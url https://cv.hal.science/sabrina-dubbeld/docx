--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -982,2040 +982,2040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Études pour une sculpture du Domaine de Kerguéhennec (1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAP / HYX, pp.140-141, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Étude pour un aménagement urbain, Nantes (1992) de Dan Graham»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-51, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Études pour une sculpture du Domaine de Kerguéhennec (1991)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Études pour une intervention artistique (1991) de Sarkis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNAP / HYX, pp.140-141, 2021</w:t>
+              <w:t xml:space="preserve">, CNAP/HYX, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CNAP/HYX, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un langage des signes : Simone Boisecq et ses dessins de sculptures (1973- 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAC Dunkerque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculpture en face, dessins de Simone Boisecq, catalogue de l'exposition au LAAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Buren, « La cabane éclatée no 10 », 1984-1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Simone Boisecq »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Simone Boisecq »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Alicia Penalba »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.179, 2019</w:t>
+              <w:t xml:space="preserve">, pp.205-206, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Alicia Penalba »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Salon de la Jeune sculpture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marie-Thérèse Pinto »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-206, 2019</w:t>
+              <w:t xml:space="preserve">, pp.206, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Salon de la Jeune sculpture »</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejouer la sculpture des années 1980 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art à ciel ouvert– La commande publique au pluriel, 2007-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-104, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sculpter, Ausculter, Occulter, Exulter » : être sculptrice dans les années 1950 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211, 2019</w:t>
+              <w:t xml:space="preserve">, Hazan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Marie-Thérèse Pinto »</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Isabelle Waldberg »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.206, 2019</w:t>
+              <w:t xml:space="preserve">, pp.215-216, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-104, 2019</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ecce Homo [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.467, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, 2019</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Piéta [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.459-461, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-216, 2019</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Correspondance Juana Muller – Brancusi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (Sabrina Dubbeld)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.61-67, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.467, 2017</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En avant-première : Etienne-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne-Martin et ses contemporains, catalogue de la vente du 26 avril 2015 à Deauville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tradart, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.459-461, 2017</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Brancusi le disait toujours… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (dir : Sabrina Dubbeld)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.45-61, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Correspondance Juana Muller – Brancusi »</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (dir. : Sabrina Dubbeld)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre, allié substantiel de la sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri-Pierre Roché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Herne, Cahiers de l'Herne, pp.146-155, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ecrits sur l’art de Juana Muller (article et édition)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (Sabrina Dubbeld)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, pp.61-67, 2015</w:t>
+              <w:t xml:space="preserve">, Somogy, pp.143-161, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tradart, 2015</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Totems [de Juana Muller] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.96-97, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.45-61, 2015</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stahly, une éclosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sammlungskatalog Kunstmuseum Winterthur, Band 4, Winterthur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-229, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-19, 2015</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expérimentations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique, Musée de la Cohue, Vannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B.Chauveau, pp.52-59, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Herne, Cahiers de l'Herne, pp.146-155, 2015</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Brown, une découverte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique (dir : Sabrina Dubbeld)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B.Chauveau, pp.8-11, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.143-161, 2015</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Martin, le refuge Dieulefitois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">musée de Sollingen / Dieulefit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 208-237, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.96-97, 2015</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wols à Dieulefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Solingen / Dieulefit, pp.158-185, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-229, 2014</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Journal intime d’Henri-Pierre Roché » (édition critique pour Etienne-Martin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois (dir : Bernard Delpal et Philippe Bentley)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Solingen / Dieulefit, pp.238-260, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, B.Chauveau, pp.52-59, 2013</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie (de Jacques Brown)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Chauveau, pp.12-23, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, B.Chauveau, pp.8-11, 2013</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Journal intime d’Henri-Pierre Roché » (édition critique pour Wols)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Solingen /Dieulefit, pp.186-207, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717709v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04717735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brown, la mélancolie créatrice</w:t>
               </w:r>
@@ -4851,234 +4851,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Entretien avec Christian Lapie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art absolument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, pp.50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Carole Benzaken »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors série, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Job contemporain, la création comme renaissance, entretien avec Tom Laurent »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors série, pp.16-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722826v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04722832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kirli-Hartung : « le bonheur de vivre »</w:t>
               </w:r>
@@ -6557,2442 +6557,2442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheick Diallo, Samsara, sofa (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Klein, « F010, peintures de feu sans titre », 1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Chadwick, « In the Kitchen (Washing Machine) » , 1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cheick Diallo, Samsara, sofa (2011)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Courtecuisse, « Monobloc Soléa » , 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Wekua, Untitled (2010-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Andro Wekua, Untitled (2010-2011)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hartung,« T1954-4 », 1954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Olabarrieta, I will answer to your question with another question (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doléac, Touché coulé, en hommage à Niele Toroni (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hans Hartung,« T1954-4 », 1954</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schöffer, « Mur de lumière », 1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Courtecuisse, « Monobloc Soléa » , 1970</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Posenske, « Tubes carrés, Série DW », 1967-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Florence Doléac, Touché coulé, en hommage à Niele Toroni (2016)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Malaval, « Parc de Saint-Cloud, Jardin à la française »,1964-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Claire Falkenstein »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiluanji Kia Henda, The Fortress - The building series II (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Posenske, « Tubes carrés, Série DW », 1967-2019</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wächtler, The Song of the River (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ondak, The Day before now (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Llhobet, Voir ce qui est dit (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Kameli, Stream of Stories : Les animaux malades de la peste (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Creuzet, Head to Head, hiden head, light (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marta Colvin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.186-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Abu Hamdan, Saydnaya (ray traces), 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studio FORMAFANTASMA, Low Chair (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haller Baggesen, Femme phtale (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapwani Kiwanga, Subduction Study #3 (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Quenum, Names (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åbäke, A fleet of Mountain (Faceboat) (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rottier,« Maison de vacances volantes », 1963-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schöffer, « Mur de lumière », 1966</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Molnar, « Sans Titre », 1971</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Juana Muller »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.201-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.189</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Cerbère [d'Etienne-Martin] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femme debout [de Jean Le Moal]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etienne-Martin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Sauterelle [d'Etienne-Martin] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nuit d’Oppède [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.459-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femme debout [de Jean Moal]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Brown [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.465-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...1172 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721719v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04721702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jean Le Moal »</w:t>
               </w:r>
@@ -10488,51 +10488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dubbeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.xk5d4cdgc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hillman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grainville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aguilar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.054.0309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1996" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725395v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722803v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dubbeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.xk5d4cdgc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hillman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grainville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aguilar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.054.0309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1996" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722943v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722961v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722803v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>