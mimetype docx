--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -184,51 +184,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -637,3284 +637,3767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Études pour une intervention artistique (1991) de Sarkis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAP/HYX, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Étude pour une intervention artistique en hommage aux femmes (2014) de Penafiel Loaiza »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAP/HYA, pp.92-93, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Gémeaux» [d'Etienne-Martin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquérir de Palmyre à Pierre Soulages (dir : Sylvie Ramond)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, El Viso, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piéta [d'Etienne-Martin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquérir. De Palmyre à Pierre Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, El Viso, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Études pour une intervention artistique (2018) d’Abraham Poincheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.166-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Delivery. Talking Hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards sharing common futures, Infinite creativity for a finite World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSAD/Corrairi Edizioni, pp.112-119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étude pour un aménagement urbain, Nantes (1992) de Dan Graham»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-51, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études pour une sculpture du Domaine de Kerguéhennec (1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préliminaires, études et maquettes, collection du Centre National des Arts Plastiques (dir : Philippe Bettineli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAP / HYX, pp.140-141, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.50-51, 2021</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un langage des signes : Simone Boisecq et ses dessins de sculptures (1973- 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAC Dunkerque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculpture en face, dessins de Simone Boisecq, catalogue de l'exposition au LAAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAP/HYX, 2021</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Isabelle Waldberg »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-216, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Buren, « La cabane éclatée no 10 », 1984-1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Simone Boisecq »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Simone Boisecq »</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Alicia Penalba »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.179, 2019</w:t>
+              <w:t xml:space="preserve">, pp.205-206, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Alicia Penalba »</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Salon de la Jeune sculpture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marie-Thérèse Pinto »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-206, 2019</w:t>
+              <w:t xml:space="preserve">, pp.206, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Salon de la Jeune sculpture »</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sculpter, Ausculter, Occulter, Exulter » : être sculptrice dans les années 1950 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211, 2019</w:t>
+              <w:t xml:space="preserve">, Hazan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.206, 2019</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejouer la sculpture des années 1980 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art à ciel ouvert– La commande publique au pluriel, 2007-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-104, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-104, 2019</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Piéta [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.459-461, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, 2019</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ecce Homo [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.467, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-216, 2019</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Le Moal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, p. 458, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.467, 2017</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Totems [de Juana Muller] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.96-97, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.459-461, 2017</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En avant-première : Etienne-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne-Martin et ses contemporains, catalogue de la vente du 26 avril 2015 à Deauville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tradart, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Correspondance Juana Muller – Brancusi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (Sabrina Dubbeld)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.61-67, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Tradart, 2015</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Œuvres pour l’église de Baccarat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120-121, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Brancusi le disait toujours… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (dir : Sabrina Dubbeld)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.45-61, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Somogy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (dir. : Sabrina Dubbeld)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre, allié substantiel de la sculpture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henri-Pierre Roché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Herne, Cahiers de l'Herne, pp.146-155, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ecrits sur l’art de Juana Muller (article et édition)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur (Sabrina Dubbeld)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.143-161, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.96-97, 2015</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stahly, une éclosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sammlungskatalog Kunstmuseum Winterthur, Band 4, Winterthur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-229, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-229, 2014</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peintures sur velours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique, Musée de la Cohue, Vannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chauveau, pp.92-99, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Brown, une découverte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique (dir : Sabrina Dubbeld)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B.Chauveau, pp.8-11, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Martin, le refuge Dieulefitois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">musée de Sollingen / Dieulefit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 208-237, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérimentations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Brown, un univers fantastique, Musée de la Cohue, Vannes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B.Chauveau, pp.52-59, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, B.Chauveau, pp.8-11, 2013</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Êtres et personnages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique, Musée de la Cohue, Vannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-113, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Journal intime d’Henri-Pierre Roché » (édition critique pour Wols)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 208-237, 2013</w:t>
+              <w:t xml:space="preserve">, Musée de Solingen /Dieulefit, pp.186-207, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Journal intime d’Henri-Pierre Roché » (édition critique pour Etienne-Martin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois (dir : Bernard Delpal et Philippe Bentley)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Solingen / Dieulefit, pp.238-260, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wols à Dieulefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Solingen / Dieulefit, pp.158-185, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Musée de Solingen / Dieulefit, pp.238-260, 2013</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie (de Jacques Brown)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Chauveau, pp.12-23, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Biographie (de Jacques Brown)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Brown, Etienne-Martin, un dialogue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique, Musée de la Cohue, Vannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140-145, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bestiaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique, Musée de la Cohue, Vannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.60-91, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brown, la mélancolie créatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Brown, un univers fantastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, B. Chauveau, pp.12-23, 2013</w:t>
+              <w:t xml:space="preserve">, B. Chauveau, pp.38-49, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée de Solingen /Dieulefit, pp.186-207, 2013</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour à la picturalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Brown, un univers fantastique, Musée de la Cohue, Vannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-139, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, B. Chauveau, pp.38-49, 2013</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« François Stahly »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art en guerre. France, 1938-1947 (dir : Laurence Bertrand Dorléac et Jacqueline Munks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.425, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chauveau, pp.92-99, 2013</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards [portés sur l’oeuvre d’Ambroise Monod] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambroise Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ereme, pp.110-119, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Groupe Témoignage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cat.exp L’art en guerre. France, 1938-1947 (dir : Laurence Bertrand Dorléac et Jacqueline Munks)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.411-412, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Regards [portés sur l’oeuvre d’Ambroise Monod] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambroise Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ereme, pp.110-119, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ereme, pp.110-119, 2012</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’origine des mythologies personnelles d’Harald Szeemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Paris-Nanterre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et mythe (dir : Fabrice Flahutez, Thierry Dufrêne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-91, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.425, 2012</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atelier d'Etienne-Martin (dir : Pierre Wat et Sylvie Ramond)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.193-211, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-91, 2011</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits sur l’art d’Etienne-Martin (édition critique et article)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atelier d'Etienne-Martin (dir : Pierre Wat et Sylvie Ramond)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.211-228, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères de vie</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abécédaire, mode d’emploi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'atelier d'Etienne-Martin (dir : Pierre Wat et Sylvie Ramond)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hazan, pp.193-211, 2011</w:t>
+              <w:t xml:space="preserve">, Hazan, pp.48-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.211-228, 2011</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Martin, quand la sculpture rejoint l’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne-Martin, la collection du musée national d’art moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, centre Georges Pompidou, p.24-30, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hazan, pp.48-53, 2011</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Abécédaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne-Martin, la collection du musée national d’art moderne (dir : Jean-Paul Ameline)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.74-77, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, centre Georges Pompidou, p.24-30, 2010</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’académie Ranson : un riche partage d’expériences pour Etienne-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moal, Manessier, Etienne-Martin, Stahly et les autres, éclosion à l’Académie Ranson, Montparnasse années 30 (dir : Alexandra Charvier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-22, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-22, 2010</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation d’Etienne-Martin avec ses galeries parisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris Musées. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne-Martin, une donation (dir : Gérard Audinet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-34, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3924,6041 +4407,5558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Publicité et graffiti… même combat. Faire parler de soi. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 54 (2), pp.309-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sr.054.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hartung, 1971-1989 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.46-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hartung architecte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hors-série Hartung, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne-Martin : &amp;quot;nos concepts d’espace et de temps ne sont que des parapluies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée des Beaux-arts de Lyon : une référence pour l’œuvre d’Étienne-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.92--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Martin : sculpter l’humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.74-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Job contemporain, la création comme renaissance, entretien avec Tom Laurent »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art absolument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors série, pp.16-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entretien avec Carole Benzaken »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art absolument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors série, pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entretien avec Christian Lapie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art absolument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, pp.50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Yazid Oulab »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Moment de création. Job ou l’art au défi de l’espérance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts sacrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Jean Daviot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors série, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Najia Mehadji »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, hors série, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Vincent Bioulès »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Alain Kirili »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Raphaëlle Pia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors série, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Entretien avec Christian Lapie »</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kirli-Hartung : « le bonheur de vivre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art absolument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Hors-série, pp.50-51</w:t>
+              <w:t xml:space="preserve">, 2012, hors-série, pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hors série, pp.42-43</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitter la France : les cafés marseillais pendant l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.233-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hors série, pp.16-28</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupe Témoignage : une tentative de renaissance artistique et spirituelle née à Lyon dans les années 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cosmogonie d’Étienne-Martin, point de départ des « Mythologies individuelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue 20/21siècles. Cahiers du Centre Pierre Francastel [numéro spécial Historiographie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.1996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Groupe Témoignage. Une tentative de renaissance artistique et spirituelle née à Lyon dans les années 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 10 (1), pp.56-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aden.010.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1941-1942 : le groupe d’Oppède projette l’aménagement de Cavaillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Kabellion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.12-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.57-59</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Eden Bar de Marseille ou la vie difficile d’artistes exilés en Provence sous l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 242, pp.471-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (64)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de Zelman Otchakovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquérir de Palmyre à Pierre Soulages (dir : Sylvie Ramond)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accardi Carla, « Paravento », 1972</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Molnar, « Sans Titre », 1971</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rottier,« Maison de vacances volantes », 1963-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Juana Muller »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.201-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studio FORMAFANTASMA, Low Chair (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Haller Baggesen, Femme phtale (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åbäke, A fleet of Mountain (Faceboat) (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapwani Kiwanga, Subduction Study #3 (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Quenum, Names (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Abu Hamdan, Saydnaya (ray traces), 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Spoerri,« La Sainte Famille de la série trésor des pauvres », 1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Jaffe, « Boulevard Montparnasse », 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki de Saint Phalle, « All-over papier peint et produits dérivés », 1972</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pommereulle, « Brûlure du ciel », 1978</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman, « The Birds 11 », 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Breer, « Float », 1970-200</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Deschamps, « Bâche textile de signalisation de l’armée américaine », 1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Dujourie, « Sans titre », 1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pluvinage, Amazones (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Kowalski,« Identité no 2 », 1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marta Pan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Klein, « F010, peintures de feu sans titre », 1961</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Chadwick, « In the Kitchen (Washing Machine) » , 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Diallo, Samsara, sofa (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Yves Klein, « F010, peintures de feu sans titre », 1961</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Courtecuisse, « Monobloc Soléa » , 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Helen Chadwick, « In the Kitchen (Washing Machine) » , 1977</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Wekua, Untitled (2010-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hartung,« T1954-4 », 1954</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Courtecuisse, « Monobloc Soléa » , 1970</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Olabarrieta, I will answer to your question with another question (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doléac, Touché coulé, en hommage à Niele Toroni (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schöffer, « Mur de lumière », 1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Andro Wekua, Untitled (2010-2011)</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Posenske, « Tubes carrés, Série DW », 1967-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Malaval, « Parc de Saint-Cloud, Jardin à la française »,1964-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Claire Falkenstein »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Ondak, The Day before now (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marta Colvin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre moitié de l’avant-garde. Femme dans les années 1950, Musée Soulages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.186-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wächtler, The Song of the River (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiluanji Kia Henda, The Fortress - The building series II (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Textes pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Kameli, Stream of Stories : Les animaux malades de la peste (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Florence Doléac, Touché coulé, en hommage à Niele Toroni (2016)</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Llhobet, Voir ce qui est dit (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Notice pour l’exposition « Gigantisme et industrie », FRAC Hauts-de-France/ Lieu d’Art et Action Contemporaine – Musée de France (LAAC), 4 mai 2019-5 janvier 2020</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Creuzet, Head to Head, hiden head, light (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte pour les nouvelles acquisitions du FRAC Hauts-de-France (2018-2019), publiés sur Navigart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Cerbère [d'Etienne-Martin] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femme debout [de Jean Le Moal]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.189</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etienne-Martin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Sauterelle [d'Etienne-Martin] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nuit d’Oppède [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.459-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femme debout [de Jean Moal]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Brown [d'Etienne-Martin]»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures du XVIIe au XXe siècle (dir : Claire Barbillon, Catherine Chevillot, Stéphane Paccoud, Ludmila Viraamynaïken)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.465-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dessins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juana Muller, destin d’une femme sculpteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.132-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Totem»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La collection du musée d’art moderne, musée de la Cour d’Or, Metz, Musée d’Art et d’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.186-187</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« François Stahly »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant la liberté, Artistes et refuges dieulefitois (dir : Bernard Delpal, Philippe Bentley)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etienne-Martin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art en guerre. France, 1938-1947 (dir : Laurence Bertrand Dorléac et Jacqueline Munks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Refuges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art en guerre. France, 1938-1947 (dir : Laurence Bertrand Dorléac et Jacqueline Munks)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Nuit ouvrante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne-Martin, la collection du musée national d’art moderne (dir : Jean-Paul Ameline)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.86-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Grand Couple »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etienne-Martin, la collection du musée national d’art moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...1724 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722803v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04722077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Julie »</w:t>
               </w:r>
@@ -10101,177 +10101,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'art au défi de l'espérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art Absolument, 2013, 978-2918867203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Brown, un univers fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dubbeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauveau, 2013, 978-2363060891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dufrêne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04713418v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04713414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirili à Grenoble</w:t>
               </w:r>
@@ -10488,51 +10488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dubbeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.xk5d4cdgc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hillman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grainville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aguilar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.054.0309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1996" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722943v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722961v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722803v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dubbeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.xk5d4cdgc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hillman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Leo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grainville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.1146.c19636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aguilar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.054.0309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1996" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722958v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725444v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>