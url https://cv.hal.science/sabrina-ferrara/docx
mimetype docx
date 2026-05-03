--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -342,2120 +342,2120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara dialoga con Paolo Pellegrini su «Dante Alighieri. Una vita », Torino, Einaudi, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études dantesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, p. 207-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boccaccio umanista e le Humanities digitali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica e Letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (1/2), p. 145-169 [Sabrina Ferrara, 1. Note per Boccaccio umanista, A. Premessa critica, B. Il progetto BONHum: BOccace Numérique Humaniste. Édition numérique pour une étude prosopographique et sémantique de l’humanisme de Boccace», pp. 147-160. Elena Pierazzo, 2. Digital Humanities e letteratura, A. Un laboratorio sperimentale: il metodo, B. Risultati sperimentali, pp. 160-168]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Francesco Rico, I venerdì di Petrarca, Milano, Adelphi, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, p. 147-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation avec l’auteur. Sur une nouvelle traduction française du Convivio par Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenzone. Revista de la Asociación Complutense de Dantología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, p. 225-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : «Moribus antiquis sibi me fecere poetam». Albertino Mussato nel VII centenario dell’incoronazione poetica (Padova 1325-2015), a cura di Rino Modonutti e Enrico Zucchi, Firenze, SISMEL-Edizioni del Galluzzo, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, p. 151-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux interviews des biographes de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benucci Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Tomazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études dantesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.197-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All’umano dal divino, al tempo dall’eterno». Note sulla poesia di Paradiso XXIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Studi Danteschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XXI (1), p. 261-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Le lettere di Dante. Ambienti culturali, contesti storici e circolazione dei saperi, a cura di Antonio Montefusco e Giuliano Milani, Boston-Berlino, De Gruyter 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (3-4), p. 748-751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Giovanni Boccaccio, Decameron, a cura di Marco Veglia, Milano, Feltrinelli, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (2), p. 161-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boccaccio umanista e le Humanities digitali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistica e Letteratura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (1/2), p. 145-169 [Sabrina Ferrara, 1. Note per Boccaccio umanista, A. Premessa critica, B. Il progetto BONHum: BOccace Numérique Humaniste. Édition numérique pour une étude prosopographique et sémantique de l’humanisme de Boccace», pp. 147-160. Elena Pierazzo, 2. Digital Humanities e letteratura, A. Un laboratorio sperimentale: il metodo, B. Risultati sperimentali, pp. 160-168]</w:t>
+              <w:t xml:space="preserve">, 2021, XLVI (1-2), pp.147-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ferrara dialoga con Paolo Pellegrini su «Dante Alighieri. Una vita », Torino, Einaudi, 2021</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante. Églogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dante. 1321-2021, 23, pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Versus boccaccesco. La metafora dell’eros in Boccaccio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura Italiana Antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Studi di letteratura italiana antica, moderna e contemporanea in onore di Antonio Lanza, a cura di Marta Ceci e Marcellina Troncarelli, II (XXI, 2020), pp.267-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« [...] nichil ex te vate legemus? : intersezioni tra affermazione autoriale e rilettura del Dante delle Egloghe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevo letterario d'Italia. Rivista internazionale di filologia, linguistica e letteratura : an international journal of of philology, linguistics and literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trame giuridiche nelle Epistole di Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi sul Boccaccio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.93-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Io vidi la speranza de’ beati (Vn, xix, 8). Dante en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études dantesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, p. 207-212</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.93-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, p. 225-242</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Enrico Fenzi, Pétrarque, Paris, Les Belles Lettres, 2015,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, p. 134-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...85 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.197-198</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Maria a Maria. Chiose a una lettura di Paradiso XXXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Danteschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LXXXXI, p. 183-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : «Moribus antiquis sibi me fecere poetam». Albertino Mussato nel VII centenario dell’incoronazione poetica (Padova 1325-2015), a cura di Rino Modonutti e Enrico Zucchi, Firenze, SISMEL-Edizioni del Galluzzo, 2017</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Il senso del tempo nelle Egloghe di Dante, uomo e poeta»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XLIV, 2 (2), pp. 199-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Elisa Brilli, Firenze e il profeta, Roma, Carocci, 2012,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XI (1), p. 184-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alberto Casadei, Dante oltre la Commedia, Bologna, Il Mulino, 2013,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alighieri. Rassegna dantesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, p. 160-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Marina Marietti, Boccace. Conteur et passeur de la Renaissance, Paris, Payot, 2013,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura Italiana Antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XV,, p. 519-522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriazione narrativa dell'Antichità tra politica e storia. Il caso di Matteo Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, p. 31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una retorica della comunicazione: le strategie autoriali nella &amp;quot;Commedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Danteschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.203-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U' ben s'impingua se non si vaneggia'' (Paradiso X, 96). L'immagine della degradazione attraverso gli ordini mendicanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra pena giuridica e diritto morale: l'esilio di Dante nelle Epistolae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alighieri. Rassegna dantesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, luglio-dicembre 2012, pp.45-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Vie solitaire, vie civile. L'humanisme de Pétrarque à Alberti. Actes du XLVIIe Colloque International d'Études Humanistes, Tours, 28 juin-2 juillet 2004, sous la direction de Frank La Brasca et Christian Trottmann, Paris, Honoré Champion éditeur, 2011 (Le savoir de Mantice), pp. 638</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (1), p. 17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devotissimus et amicus &amp;quot; : l'amitié possible entre le poète et le seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, p. 151-155</w:t>
+              <w:t xml:space="preserve">, 2010, 13, pp.191-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épîtres politiques et le chant XVI du &amp;quot; Purgatoire &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.99-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Le culture di Dante. Studi in onore di Robert Hollander, Atti del quarto Seminario dantesco internazionale, University of Notre Dame, Ind., USA, 25-27 settembre 2003, Firenze, Franco Cesati Editore, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alighieri. Rassegna dantesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, p. 159-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...1562 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946926v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00946899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie politique chez Cino de Pistoia</w:t>
               </w:r>
@@ -3148,1916 +3148,1916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Boccaccio projet in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccaccio and Digital Humanities, American Boccaccio Association 4th Triennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Madison - Wisconsin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dante in Francia, Tavola rotonda Leggere e studiare Dante oggi in Italia e nel mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso dantesco internazionale ‒ International Dante Conference Alma Dante 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ravenne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Egloghe: echi politici e distacco poetico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Dantesco internazionale ‒ International Dante Conference Alma Dante 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ravenne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Madison - Wisconsin, United States</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmi umanistici tra Petrarca e Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per le Seniles di Francesco Petrarca, Convegno internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Turin, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«[...] nichil ex te vate legemus?»: intersezioni antiche e moderne tra affermazione autoriale e rilettura del Dante delle Egloghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrivere e riscrivere Dante lirico: prospettive sul 'Dante minore' dal XIII al XIX secolo, Convegno internazionale,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Padoue, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sources grecques aux sources latines : la représentation des héroïnes dans les Genealogie deorum gentilium de Boccace au croisement de l’érudition et de la narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes illustres de l’Antiquité grecque au miroir des Modernes XVe- XVIe siècle, LXIe Colloque Internazional d’Études humanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boccace et l'évolution de la prose narrative française entre XVe et XVIe siècle: quelques remarques sur Zur Technik der Frührenaissancenovelle in Italien und Frankreich d’Erich Auerbach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sotgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace numérique: projet d'une édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Colui [..]/ è il padre per lo cui ardito gusto / l’umana specie tanto amaro gusta». Sguardi sul gusto dal corpo all’anima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale del Northern European Dante Network (NEDANTEN) «Vedi lo sol che ’n fronte ti riluce»: La vista e gli altri sensi in Dante e nella ricezione artistico-letteraria delle sue opere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Maslanka-Soro, Apr 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organizzazione della comunicazione tra Dante e i suoi lettori dopo l’esilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Dantesco internazionale ‒ International Dante Conference Alma Dante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Ledda, Claudia Sebastiana Nobili, Marco Veglia, May 2017, Ravenna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Io mi credea del tutto esser partito&amp;quot;: il distacco di Dante da Cino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cino nella storia della poesia italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rossend Arqués Corominas e Silvia Tranfaglia, 2014, Barcelone, Spain. pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trame giuridiche nelle epistole di Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dichtung und Recht im 13. und 14. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franziska Meier, Oct 2016, Göttingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boccaccio &amp;quot;Lab&amp;quot;: outils numériques pour la création d'un espace digital collaboratif pour l'analyse des textes et des traductions françaises de Boccace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Ledda, Claudia Sebastiana Nobili, Marco Veglia, May 2017, Ravenna, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sotgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace numérique: regards en Italie et en France entre XVe et XVIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Resonance and Ethical Distance in the Eclogues of Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Importance of Being Earnest. Ethics, Politics and Law in Relation to Dante A Plena ry Conference, Marking the 140 th Anniversary of the Barlow Bequest for Dante Studies at UCL (Henry Clark Barlow † 1876)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Gaimari and Catherine Keen, Jul 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Io mi credea del tutto esser partito&amp;quot;: il distacco di Dante da Cino</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectura Dantis, Paradiso XXXI, Società Dantesca Italiana, Firenze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectura Dantis, Paradiso XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Io mi credea del tutto esser partito»: la partenza di Dante da Cino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cino nella storia della poesia italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rossend Arqués Corominas e Silvia Tranfaglia, 2014, Barcelone, Spain. pp.99-111</w:t>
+              <w:t xml:space="preserve">, Rossend Arqués Mohammad Kangarani Raffaele Pinto Silvia Tranfaglia Eduard Vilella, Oct 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Franziska Meier, Oct 2016, Göttingen, Germany</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante face à son exil: construction linguistique et existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exil du sacré au profane/L'esilio dal sacro al profano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvia Tatti, Oct 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Tours, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra individuale e universale, tra umano e divino : le forme della giustizia nella Commedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le forme della giustizia nella Commedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Madrid, Spain. p. 97-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Giulia Gaimari and Catherine Keen, Jul 2016, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exil de Dante &amp;quot;, Journée d'Études &amp;quot;L'exil, du sacré au profane&amp;quot;, Sapienza Università di Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" L'exil de Dante "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Firenze, Italy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stdiare Dante nel mondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Ledda, Nov 2014, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Roma, Italie</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Egloghe di Boccaccio tra tempo personale e tempo storico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens du temps, 7e Congrès international de latin médiéval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Bourgain, Jean-Yves Tillette, Sep 2014, Lyon-ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Madrid, Spain. p. 97-118</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception dans les œuvres de Dante après l'exil &amp;quot;, Journée d'Études &amp;quot;Dante Alighieri et le XIVe siècle dans les études médiévales en France&amp;quot;, Université Lyon 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception dans les œuvres de Dante après l'exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Silvia Tatti, Oct 2014, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore des organes génitaux chez Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Venter inferior.Les organes de la génération à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concetta Pennuto, Dec 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un bannissement subi à un exil revendiqué: la construction de l'&amp;quot; exul &amp;quot; dans les épîtres de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de l'" exul " dans les épîtres de Dante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.199-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pascale Bourgain, Jean-Yves Tillette, Sep 2014, Lyon-ENS, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’amitié trahie dans la correspondance latine de Boccace »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace, humaniste latin Célébration du 700e anniversaire de la naissance de Boccace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Casanova-Robin avec la collaboration de Frank La Brasca, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Ledda, Nov 2014, Bologne, Italy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«La “trinité” politique de Dante entre personnages bibliques et quête identitaire»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures de David à la Renaissance. Édité par Élise Boillet, Sonia Cavicchioli, Paul-Alexis Mellet, Génève, Droz, 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élise Boillet, Sonia Cavicchioli, 2013, Tours, France. pp. 247-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rossend Arqués Mohammad Kangarani Raffaele Pinto Silvia Tranfaglia Eduard Vilella, Oct 2014, Barcelone, Spain</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giustizia e ingiustizia tra umano e divino, tra individuale e universale nella Commedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONGRESO INTERNACIONAL Ortodoxia y heterodoxia en Dante Alighieri: para una valoración histórica de los orígenes ideológicos de la modernidad europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Cappuccio (UCM), Rossend Arqués (UAB), Eduard Vilella (UAB), Guido M. Cappelli (Universidad de Extremadura) y Natascia Tonelli (Università di Pisa), Nov 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. pp.199-213</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « trinité » politique de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juges et rois d’Israël dans la pensée politique et religieuse de l’Europe des XIV-XVII siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise Boillet, Paul-Alexis Mellet, Jan 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535984v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01535981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de certaines épîtres politiques de Dante</w:t>
               </w:r>
@@ -5345,178 +5345,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BOccace NUmerique Humaniste (BONHum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinarité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix - en - Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BONHum - BOccace Numérique HUManiste. Édition numérique pour une étude prosopographique et sémantique de l’humanisme de Boccace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du RnMSH Interdisciplinarité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465830v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04496880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5721,1089 +5721,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’autorappresentazione di Dante nel Purgatorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcello Ciccuto e Giuseppe Ledda, con la collaborazione di Anna Chisena e Chiara Portesine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti degli incontri sulle Opere di Dante. Purgatorio e Paradiso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISMEL · Edizioni del Galluzzo, pp. 81-129 (Lopereseguite VI)., 2025, 978-88-9290-300-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Acciaiuoli: Une femme de Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Bartoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Women in Letters Letters by Women, to Women, and about Women in Medieval Literatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp. 275-294, 2025, 978-2-503-61681-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, SISMEL · Edizioni del Galluzzo, pp. 81-129 (Lopereseguite VI)., 2025, 978-88-9290-300-5</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voce di donna in penna d’uomo: il caso di Madonna Fiammetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Bartoli, Paolo Garbini, Donatella Manzoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genere e generi. Scritture di donne nell'Europa medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulzoni, pp. 327-360, 2024, 978-88-6897-335-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétrarque et la conversion amoureuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Poirel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amour au Moyen Âge. Est-il un ? est-il pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 213-232, 2024, 978-2-503-61512-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Ferrara et Gaia Tomazzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecturae Dantis Turonenses. Dante à Tours. Études réunies à l’occasion du septième centenaire de la mort de Dante (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Honoré Champion, pp. 7-23, 2024, Le savoir de Mantice, 9782745361639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, p. 213-232, 2024, 978-2-503-61512-7</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettera di Boccaccio a Donato Albanzani scoperta da Augusto Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Davide Cappi; Rino Modonutti; Emilio Torchio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ragionando dilettevoli cose. Studi di filologia e letteratura in onore di Ginetta Auzzas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-135 [I. Sabrina Ferrara, La lettera a Donato: esempio di un originale paradigma epistolare, p. 105-120, II. Silvia Rizzo, La scoperta di Augusto Campana e il testo critico, p. 120-128, Sabrina Ferrara, Tavola delle relazioni e della corrispondenza Boccaccio-Petrarca-Donato Albanzani, p. 129-135], 2022, 9788893596244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bulzoni, pp. 327-360, 2024, 978-88-6897-335-3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boccaccio, Filocolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sofia Lodén; Vanessa Obry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Floire et Blancheflor en Europe: anthologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, p. 281-299 [S. Ferrara, Notice, pp. 281-285, Enrica Zanin, Traduction, pp. 285-299]., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Ragionando dilettevoli cose. Studi di filologia e letteratura in onore di Ginetta Auzzas</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Per una ricognizione del carattere tragico nell’Inferno: Lucifero come personaggio drammatico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Varela-Portas de Orduña. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«I passi fidi». Studi in onore di Carlos López Cortezo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.247-268, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inf. XXXI: una scenografia morale di fronte ai giganti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Musarra, Pacifico Ramazzotti, Andrea Aldo Robiglio, Bart Van den Bossche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Così « intrai per lo cammino alto e silvestro ». Attraverso l'Inferno dantesco con Roberto Benigni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 105-135 [I. Sabrina Ferrara, La lettera a Donato: esempio di un originale paradigma epistolare, p. 105-120, II. Silvia Rizzo, La scoperta di Augusto Campana e il testo critico, p. 120-128, Sabrina Ferrara, Tavola delle relazioni e della corrispondenza Boccaccio-Petrarca-Donato Albanzani, p. 129-135], 2022, 9788893596244</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-268, 2021, 978-88-7667-909-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, UGA Éditions, p. 281-299 [S. Ferrara, Notice, pp. 281-285, Enrica Zanin, Traduction, pp. 285-299]., 2022</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Ferrara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉCHANGES ÉPISTOLAIRES AUTOUR DE PÉTRARQUE ET BOCCACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.7-22, 2021, 9782745357380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigni di fronte ai giganti. Lettura di Inferno XXXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letture dell’Inferno di Roberto Benigni, a cura di Bart Van Den Bossche, Franco Musarra e Andrea Aldo Robiglio, vol. 2, Firenze, Cesati, 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancora su Petrarca e Boccaccio intorno a Omero (e Dante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Enrico Fenzi. Saggi di allievi e amici per i suoi ottant’anni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per una ricognizione del carattere tragico nell’Inferno: Lucifero come personaggio drammatico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«I passi fidi». Studi in onore di Carlos López Cortezo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aracne, pp.247-268, In press</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-268, 2021, 978-88-7667-909-4</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ancora su Petrarca e Boccaccio intorno a Omero (e Dante) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Borsa, Paolo Falzone, Luca Fiorentini, Sonia Gentili, Luca Marcozzi, Sabrina Stroppa e Natascia Tonelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Enrico Fenzi. Saggi di allievi e amici per i suoi ottant’anni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Lettere, pp.419-426., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110125v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02548251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boccaccio giurista? Un sondaggio nelle Epistole</w:t>
               </w:r>
@@ -7294,142 +7294,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">«Moribus antiquis sibi me fecere poetam». Albertino Mussato nel VII centenario dell’incoronazione poetica (Padova 1325-2015), a cura di Rino Modonutti e Enrico Zucchi, Firenze, SISMEL-Edizioni del Galluzzo, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 151-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Francesco Rico, I venerdì di Petrarca, Milano, Adelphi, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp. 147-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341786v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05341775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu</w:t>
               </w:r>
@@ -7705,51 +7705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="098E85EA"/>
+    <w:nsid w:val="1C939EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7936,51 +7936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-ferrara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-750X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125317034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Huss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tomazzoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Stefanello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sotgiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/testovis-451.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846765949" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/ragionando-dilettevoli-cose/11233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/cosi-intrai-lo-cammino-alto-silvestro/?hilite=%22intrai%22%2C%22cammino%22%2C%22alto%22%2C%22silvestro.%22%2C%22Attraverso%22%2C%22lInferno%22%2C%22dantesco%22%2C%22Roberto%22%2C%22Benigni%22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclpress.co.uk/products/106881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// Frank La Brasca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341786v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-ferrara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-750X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125317034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Huss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tomazzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Stefanello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sotgiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/testovis-451.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846765949" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/ragionando-dilettevoli-cose/11233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/cosi-intrai-lo-cammino-alto-silvestro/?hilite=%22intrai%22%2C%22cammino%22%2C%22alto%22%2C%22silvestro.%22%2C%22Attraverso%22%2C%22lInferno%22%2C%22dantesco%22%2C%22Roberto%22%2C%22Benigni%22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclpress.co.uk/products/106881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// Frank La Brasca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>