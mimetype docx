--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -342,2120 +342,2120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boccaccio umanista e le Humanities digitali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica e Letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (1/2), p. 145-169 [Sabrina Ferrara, 1. Note per Boccaccio umanista, A. Premessa critica, B. Il progetto BONHum: BOccace Numérique Humaniste. Édition numérique pour une étude prosopographique et sémantique de l’humanisme de Boccace», pp. 147-160. Elena Pierazzo, 2. Digital Humanities e letteratura, A. Un laboratorio sperimentale: il metodo, B. Risultati sperimentali, pp. 160-168]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara dialoga con Paolo Pellegrini su «Dante Alighieri. Una vita », Torino, Einaudi, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études dantesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, p. 207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04496863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Francesco Rico, I venerdì di Petrarca, Milano, Adelphi, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, p. 147-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation avec l’auteur. Sur une nouvelle traduction française du Convivio par Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenzone. Revista de la Asociación Complutense de Dantología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, p. 225-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : «Moribus antiquis sibi me fecere poetam». Albertino Mussato nel VII centenario dell’incoronazione poetica (Padova 1325-2015), a cura di Rino Modonutti e Enrico Zucchi, Firenze, SISMEL-Edizioni del Galluzzo, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, p. 151-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux interviews des biographes de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benucci Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Tomazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études dantesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.197-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Giovanni Boccaccio, Decameron, a cura di Marco Veglia, Milano, Feltrinelli, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (2), p. 161-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boccaccio umanista e le Humanities digitali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistica e Letteratura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (1/2), p. 145-169 [Sabrina Ferrara, 1. Note per Boccaccio umanista, A. Premessa critica, B. Il progetto BONHum: BOccace Numérique Humaniste. Édition numérique pour une étude prosopographique et sémantique de l’humanisme de Boccace», pp. 147-160. Elena Pierazzo, 2. Digital Humanities e letteratura, A. Un laboratorio sperimentale: il metodo, B. Risultati sperimentali, pp. 160-168]</w:t>
+              <w:t xml:space="preserve">, 2021, XLVI (1-2), pp.147-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Francesco Rico, I venerdì di Petrarca, Milano, Adelphi, 2016</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante. Églogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dante. 1321-2021, 23, pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Le lettere di Dante. Ambienti culturali, contesti storici e circolazione dei saperi, a cura di Antonio Montefusco e Giuliano Milani, Boston-Berlino, De Gruyter 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (3-4), p. 748-751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All’umano dal divino, al tempo dall’eterno». Note sulla poesia di Paradiso XXIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Studi Danteschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XXI (1), p. 261-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« [...] nichil ex te vate legemus? : intersezioni tra affermazione autoriale e rilettura del Dante delle Egloghe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevo letterario d'Italia. Rivista internazionale di filologia, linguistica e letteratura : an international journal of of philology, linguistics and literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Versus boccaccesco. La metafora dell’eros in Boccaccio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura Italiana Antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Studi di letteratura italiana antica, moderna e contemporanea in onore di Antonio Lanza, a cura di Marta Ceci e Marcellina Troncarelli, II (XXI, 2020), pp.267-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trame giuridiche nelle Epistole di Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi sul Boccaccio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.93-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Io vidi la speranza de’ beati (Vn, xix, 8). Dante en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études dantesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.93-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Enrico Fenzi, Pétrarque, Paris, Les Belles Lettres, 2015,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, p. 147-149</w:t>
+              <w:t xml:space="preserve">, 2017, 19, p. 134-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, p. 225-242</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Maria a Maria. Chiose a una lettura di Paradiso XXXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Danteschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LXXXXI, p. 183-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : «Moribus antiquis sibi me fecere poetam». Albertino Mussato nel VII centenario dell’incoronazione poetica (Padova 1325-2015), a cura di Rino Modonutti e Enrico Zucchi, Firenze, SISMEL-Edizioni del Galluzzo, 2017</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Il senso del tempo nelle Egloghe di Dante, uomo e poeta»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XLIV, 2 (2), pp. 199-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Marina Marietti, Boccace. Conteur et passeur de la Renaissance, Paris, Payot, 2013,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura Italiana Antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XV,, p. 519-522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alberto Casadei, Dante oltre la Commedia, Bologna, Il Mulino, 2013,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alighieri. Rassegna dantesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, p. 160-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriazione narrativa dell'Antichità tra politica e storia. Il caso di Matteo Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, p. 31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Elisa Brilli, Firenze e il profeta, Roma, Carocci, 2012,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XI (1), p. 184-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U' ben s'impingua se non si vaneggia'' (Paradiso X, 96). L'immagine della degradazione attraverso gli ordini mendicanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra pena giuridica e diritto morale: l'esilio di Dante nelle Epistolae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alighieri. Rassegna dantesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, luglio-dicembre 2012, pp.45-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Vie solitaire, vie civile. L'humanisme de Pétrarque à Alberti. Actes du XLVIIe Colloque International d'Études Humanistes, Tours, 28 juin-2 juillet 2004, sous la direction de Frank La Brasca et Christian Trottmann, Paris, Honoré Champion éditeur, 2011 (Le savoir de Mantice), pp. 638</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (1), p. 17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una retorica della comunicazione: le strategie autoriali nella &amp;quot;Commedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Danteschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.203-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devotissimus et amicus &amp;quot; : l'amitié possible entre le poète et le seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, p. 151-155</w:t>
+              <w:t xml:space="preserve">, 2010, 13, pp.191-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Le culture di Dante. Studi in onore di Robert Hollander, Atti del quarto Seminario dantesco internazionale, University of Notre Dame, Ind., USA, 25-27 settembre 2003, Firenze, Franco Cesati Editore, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alighieri. Rassegna dantesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, p. 159-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.197-198</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épîtres politiques et le chant XVI du &amp;quot; Purgatoire &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...1558 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946899v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00946926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie politique chez Cino de Pistoia</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Stefanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOCCACCIO INTERNAZIONALE / INTERNATIONAL BOCCACCIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valerio Cappozzo, Maggie Fritz-Morkin, Rino Modonutti, Kristina Olson, Jun 2022, Padoue - Università di Padova, France. pp.418-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2934,51 +2934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’umanesimo di Boccaccio alla prova delle digital humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Stefanello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3148,1502 +3148,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dante in Francia, Tavola rotonda Leggere e studiare Dante oggi in Italia e nel mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso dantesco internazionale ‒ International Dante Conference Alma Dante 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ravenne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Egloghe: echi politici e distacco poetico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Dantesco internazionale ‒ International Dante Conference Alma Dante 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ravenne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Boccaccio projet in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boccaccio and Digital Humanities, American Boccaccio Association 4th Triennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Madison - Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ravenne, Italy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmi umanistici tra Petrarca e Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per le Seniles di Francesco Petrarca, Convegno internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ravenne, Italy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«[...] nichil ex te vate legemus?»: intersezioni antiche e moderne tra affermazione autoriale e rilettura del Dante delle Egloghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrivere e riscrivere Dante lirico: prospettive sul 'Dante minore' dal XIII al XIX secolo, Convegno internazionale,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Turin, Italy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sources grecques aux sources latines : la représentation des héroïnes dans les Genealogie deorum gentilium de Boccace au croisement de l’érudition et de la narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes illustres de l’Antiquité grecque au miroir des Modernes XVe- XVIe siècle, LXIe Colloque Internazional d’Études humanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Padoue, Italy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Colui [..]/ è il padre per lo cui ardito gusto / l’umana specie tanto amaro gusta». Sguardi sul gusto dal corpo all’anima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno Internazionale del Northern European Dante Network (NEDANTEN) «Vedi lo sol che ’n fronte ti riluce»: La vista e gli altri sensi in Dante e nella ricezione artistico-letteraria delle sue opere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Maslanka-Soro, Apr 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organizzazione della comunicazione tra Dante e i suoi lettori dopo l’esilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Dantesco internazionale ‒ International Dante Conference Alma Dante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Ledda, Claudia Sebastiana Nobili, Marco Veglia, May 2017, Ravenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boccace et l'évolution de la prose narrative française entre XVe et XVIe siècle: quelques remarques sur Zur Technik der Frührenaissancenovelle in Italien und Frankreich d’Erich Auerbach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sotgiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boccace numérique: projet d'une édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Maria Maslanka-Soro, Apr 2017, Cracovie, Poland</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Io mi credea del tutto esser partito&amp;quot;: il distacco di Dante da Cino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cino nella storia della poesia italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rossend Arqués Corominas e Silvia Tranfaglia, 2014, Barcelone, Spain. pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trame giuridiche nelle epistole di Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dichtung und Recht im 13. und 14. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franziska Meier, Oct 2016, Göttingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boccaccio &amp;quot;Lab&amp;quot;: outils numériques pour la création d'un espace digital collaboratif pour l'analyse des textes et des traductions françaises de Boccace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Ledda, Claudia Sebastiana Nobili, Marco Veglia, May 2017, Ravenna, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sotgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccace numérique: regards en Italie et en France entre XVe et XVIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Io mi credea del tutto esser partito&amp;quot;: il distacco di Dante da Cino</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Resonance and Ethical Distance in the Eclogues of Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Importance of Being Earnest. Ethics, Politics and Law in Relation to Dante A Plena ry Conference, Marking the 140 th Anniversary of the Barlow Bequest for Dante Studies at UCL (Henry Clark Barlow † 1876)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Gaimari and Catherine Keen, Jul 2016, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectura Dantis, Paradiso XXXI, Società Dantesca Italiana, Firenze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectura Dantis, Paradiso XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante face à son exil: construction linguistique et existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exil du sacré au profane/L'esilio dal sacro al profano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvia Tatti, Oct 2014, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra individuale e universale, tra umano e divino : le forme della giustizia nella Commedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le forme della giustizia nella Commedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Madrid, Spain. p. 97-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exil de Dante &amp;quot;, Journée d'Études &amp;quot;L'exil, du sacré au profane&amp;quot;, Sapienza Università di Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" L'exil de Dante "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Roma, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stdiare Dante nel mondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Ledda, Nov 2014, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Egloghe di Boccaccio tra tempo personale e tempo storico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens du temps, 7e Congrès international de latin médiéval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Bourgain, Jean-Yves Tillette, Sep 2014, Lyon-ENS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception dans les œuvres de Dante après l'exil &amp;quot;, Journée d'Études &amp;quot;Dante Alighieri et le XIVe siècle dans les études médiévales en France&amp;quot;, Université Lyon 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception dans les œuvres de Dante après l'exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Io mi credea del tutto esser partito»: la partenza di Dante da Cino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cino nella storia della poesia italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rossend Arqués Corominas e Silvia Tranfaglia, 2014, Barcelone, Spain. pp.99-111</w:t>
+              <w:t xml:space="preserve">, Rossend Arqués Mohammad Kangarani Raffaele Pinto Silvia Tranfaglia Eduard Vilella, Oct 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535968v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-01030786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métaphore des organes génitaux chez Boccaccio</w:t>
               </w:r>
@@ -5345,178 +5345,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BONHum - BOccace Numérique HUManiste. Édition numérique pour une étude prosopographique et sémantique de l’humanisme de Boccace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque du RnMSH Interdisciplinarité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BOccace NUmerique Humaniste (BONHum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinarité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix - en - Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04496880v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03465830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5867,943 +5867,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Ferrara et Gaia Tomazzoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturae Dantis Turonenses. Dante à Tours. Études réunies à l’occasion du septième centenaire de la mort de Dante (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, Honoré Champion, pp. 7-23, 2024, Le savoir de Mantice, 9782745361639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétrarque et la conversion amoureuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Poirel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amour au Moyen Âge. Est-il un ? est-il pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 213-232, 2024, 978-2-503-61512-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voce di donna in penna d’uomo: il caso di Madonna Fiammetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Bartoli, Paolo Garbini, Donatella Manzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genere e generi. Scritture di donne nell'Europa medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulzoni, pp. 327-360, 2024, 978-88-6897-335-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, p. 213-232, 2024, 978-2-503-61512-7</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettera di Boccaccio a Donato Albanzani scoperta da Augusto Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Davide Cappi; Rino Modonutti; Emilio Torchio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ragionando dilettevoli cose. Studi di filologia e letteratura in onore di Ginetta Auzzas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-135 [I. Sabrina Ferrara, La lettera a Donato: esempio di un originale paradigma epistolare, p. 105-120, II. Silvia Rizzo, La scoperta di Augusto Campana e il testo critico, p. 120-128, Sabrina Ferrara, Tavola delle relazioni e della corrispondenza Boccaccio-Petrarca-Donato Albanzani, p. 129-135], 2022, 9788893596244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boccaccio, Filocolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sofia Lodén; Vanessa Obry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Floire et Blancheflor en Europe: anthologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, p. 281-299 [S. Ferrara, Notice, pp. 281-285, Enrica Zanin, Traduction, pp. 285-299]., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04496845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Per una ricognizione del carattere tragico nell’Inferno: Lucifero come personaggio drammatico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Varela-Portas de Orduña. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«I passi fidi». Studi in onore di Carlos López Cortezo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.247-268, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inf. XXXI: una scenografia morale di fronte ai giganti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Musarra, Pacifico Ramazzotti, Andrea Aldo Robiglio, Bart Van den Bossche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Così « intrai per lo cammino alto e silvestro ». Attraverso l'Inferno dantesco con Roberto Benigni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-268, 2021, 978-88-7667-909-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabrina Ferrara et Gaia Tomazzoli. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 33, Honoré Champion, pp. 7-23, 2024, Le savoir de Mantice, 9782745361639</w:t>
+              <w:t xml:space="preserve">Sabrina Ferrara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉCHANGES ÉPISTOLAIRES AUTOUR DE PÉTRARQUE ET BOCCACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.7-22, 2021, 9782745357380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, p. 105-135 [I. Sabrina Ferrara, La lettera a Donato: esempio di un originale paradigma epistolare, p. 105-120, II. Silvia Rizzo, La scoperta di Augusto Campana e il testo critico, p. 120-128, Sabrina Ferrara, Tavola delle relazioni e della corrispondenza Boccaccio-Petrarca-Donato Albanzani, p. 129-135], 2022, 9788893596244</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancora su Petrarca e Boccaccio intorno a Omero (e Dante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Enrico Fenzi. Saggi di allievi e amici per i suoi ottant’anni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, UGA Éditions, p. 281-299 [S. Ferrara, Notice, pp. 281-285, Enrica Zanin, Traduction, pp. 285-299]., 2022</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per una ricognizione del carattere tragico nell’Inferno: Lucifero come personaggio drammatico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«I passi fidi». Studi in onore di Carlos López Cortezo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Aracne, pp.247-268, In press</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ancora su Petrarca e Boccaccio intorno a Omero (e Dante) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Borsa, Paolo Falzone, Luca Fiorentini, Sonia Gentili, Luca Marcozzi, Sabrina Stroppa e Natascia Tonelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Enrico Fenzi. Saggi di allievi e amici per i suoi ottant’anni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Lettere, pp.419-426., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-268, 2021, 978-88-7667-909-4</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigni di fronte ai giganti. Lettura di Inferno XXXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letture dell’Inferno di Roberto Benigni, a cura di Bart Van Den Bossche, Franco Musarra e Andrea Aldo Robiglio, vol. 2, Firenze, Cesati, 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548251v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-03110125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boccaccio giurista? Un sondaggio nelle Epistole</w:t>
               </w:r>
@@ -7294,142 +7294,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Francesco Rico, I venerdì di Petrarca, Milano, Adelphi, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 147-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">«Moribus antiquis sibi me fecere poetam». Albertino Mussato nel VII centenario dell’incoronazione poetica (Padova 1325-2015), a cura di Rino Modonutti e Enrico Zucchi, Firenze, SISMEL-Edizioni del Galluzzo, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp. 151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341775v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05341786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu</w:t>
               </w:r>
@@ -7705,51 +7705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C939EFA"/>
+    <w:nsid w:val="42BE12FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7936,51 +7936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-ferrara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-750X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125317034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Huss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tomazzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Stefanello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sotgiu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/testovis-451.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846765949" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/ragionando-dilettevoli-cose/11233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/cosi-intrai-lo-cammino-alto-silvestro/?hilite=%22intrai%22%2C%22cammino%22%2C%22alto%22%2C%22silvestro.%22%2C%22Attraverso%22%2C%22lInferno%22%2C%22dantesco%22%2C%22Roberto%22%2C%22Benigni%22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclpress.co.uk/products/106881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// Frank La Brasca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-ferrara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-750X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125317034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Huss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04384625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tomazzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Stefanello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sotgiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/testovis-451.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846765949" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiaeletteratura.it/catalogo/ragionando-dilettevoli-cose/11233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/cosi-intrai-lo-cammino-alto-silvestro/?hilite=%22intrai%22%2C%22cammino%22%2C%22alto%22%2C%22silvestro.%22%2C%22Attraverso%22%2C%22lInferno%22%2C%22dantesco%22%2C%22Roberto%22%2C%22Benigni%22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclpress.co.uk/products/106881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// Frank La Brasca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341786v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>