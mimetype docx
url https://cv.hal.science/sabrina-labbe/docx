--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -1850,290 +1850,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Digital Training Landscape: A Case Study of Medico-Technical Professionals in Occitania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roebroeck Elodie</w:t>
+                <w:t xml:space="preserve">Ce que les acteurs du PIA 3 ACORDA pensent de l’orientation : analyse d’un système représentationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA, Aug 2024, Nicosie (Chypre), Cyprus</w:t>
+              <w:t xml:space="preserve">Colloque international BRIO L'orientation accompagnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948797v1</w:t>
+                <w:t xml:space="preserve">hal-04589734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les acteurs du PIA 3 ACORDA pensent de l’orientation : analyse d’un système représentationnel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+                <w:t xml:space="preserve">Exploring the Digital Training Landscape: A Case Study of Medico-Technical Professionals in Occitania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roebroeck Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international BRIO L'orientation accompagnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ECER 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2024, Nicosie (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589734v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,437 +2437,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+                <w:t xml:space="preserve">Représentations sociales, analyses factorielles et restitutions : quelles perspectives méthodologiques pour accéder au sensible potentiellement transformateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur les représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRS, Sep 2023, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500110v1</w:t>
+                <w:t xml:space="preserve">hal-04214420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales, analyses factorielles et restitutions : quelles perspectives méthodologiques pour accéder au sensible potentiellement transformateur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+                <w:t xml:space="preserve">Table ronde: Intervenir en milieu de travail, entre recherche et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRS, Sep 2023, Bogota, Colombie</w:t>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rumef- Université de Tours, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214420v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
+                <w:t xml:space="preserve">Entreprendre un cheminement autoréflexif accompagné en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naïma Marengo</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Drabik-Podgórna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque du RUMEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281345v1</w:t>
+                <w:t xml:space="preserve">halshs-04065299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre un cheminement autoréflexif accompagné en recherche</w:t>
+                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violetta Drabik-Podgórna</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du RUMEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04065299v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire résultat, faire sens : de la déontologie à l’éthique des recherches en sciences humaines et sociales</w:t>
               </w:r>
@@ -3037,230 +3037,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+                <w:t xml:space="preserve">Orientation tout au long de la vie : Réflexions soutenues par un projet français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA, Sep 2022, Erevan, Armenia</w:t>
+              <w:t xml:space="preserve">The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO Chair of Lifelong Guidance and Counselling, Oct 2022, Wroclaw, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949141v1</w:t>
+                <w:t xml:space="preserve">hal-04153431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation tout au long de la vie : Réflexions soutenues par un projet français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+                <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO Chair of Lifelong Guidance and Counselling, Oct 2022, Wroclaw, France</w:t>
+              <w:t xml:space="preserve">ECER Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Sep 2022, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153431v1</w:t>
+                <w:t xml:space="preserve">hal-04949141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titre : Comment le PIA 3 ACORDA a prévu une recherche participative visant la professionnalisation des acteurs de l'orientation ?</w:t>
               </w:r>
@@ -3594,204 +3594,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la commande de professionnalisation des étudiants à sa mise en oeuvre : le point de vue des acteurs universitaires de l'orientation et de l'insertion</w:t>
+                <w:t xml:space="preserve">Des espaces universitaires alternatifs pour accompagner les étudiants en réorientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation, la Société Suisse pour la Recherche en Education et l'Association belge des chercheurs en Education, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International « travailler, s’orienter, quel(s) sens de vie ?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048398v1</w:t>
+                <w:t xml:space="preserve">hal-04049137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces universitaires alternatifs pour accompagner les étudiants en réorientation</w:t>
+                <w:t xml:space="preserve">De la commande de professionnalisation des étudiants à sa mise en oeuvre : le point de vue des acteurs universitaires de l'orientation et de l'insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « travailler, s’orienter, quel(s) sens de vie ?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation, la Société Suisse pour la Recherche en Education et l'Association belge des chercheurs en Education, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049137v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPRÉSENTATIONS DES MODALITÉS D'ACCOMPAGNEMENT CHEZ LES FORMATEURS</w:t>
               </w:r>
@@ -4381,235 +4381,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs</w:t>
+                <w:t xml:space="preserve">Éthique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+                <w:t xml:space="preserve">France Jutras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.455-458, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0455⟩</w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.187-191, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645594v1</w:t>
+                <w:t xml:space="preserve">hal-04645584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Jutras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+                <w:t xml:space="preserve">Ghida Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.187-191, 2022, </w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.455-458, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645584v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il (encore) questionner le modèle des compétences ?</w:t>
               </w:r>
@@ -5323,250 +5323,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stages d'une année en entreprise d'enseignants du second degré, Recherche sur les relations écoles entreprises. Rapport intermédiaire.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête visites d'entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Lille, Université Lille 3. 2012</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse - Jean Jaurès. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631747v1</w:t>
+                <w:t xml:space="preserve">halshs-02563649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête visites d'entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stages d'une année en entreprise d'enseignants du second degré, Recherche sur les relations écoles entreprises. Rapport intermédiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse - Jean Jaurès. 2012</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Lille, Université Lille 3. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02563649v1</w:t>
+                <w:t xml:space="preserve">hal-03631747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelles représentations souffrent les métiers en mal de main d’œuvre : Projet SHS bis 2007 du Conseil Régional Midi-Pyrénées</w:t>
               </w:r>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse - Jean Jaurès. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5937,51 +5937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2021.9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gachassin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04121452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04214420v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Drabik-Podg&#243;rna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04645603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bordes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Hammoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0455" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Foug&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03343047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2021.9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gachassin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04121452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04214420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Drabik-Podg&#243;rna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04645603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bordes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Hammoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Foug&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03343047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>