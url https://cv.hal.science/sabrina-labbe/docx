--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -2644,230 +2644,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre un cheminement autoréflexif accompagné en recherche</w:t>
+                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violetta Drabik-Podgórna</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du RUMEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04065299v1</w:t>
+                <w:t xml:space="preserve">hal-04281345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
+                <w:t xml:space="preserve">Entreprendre un cheminement autoréflexif accompagné en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naïma Marengo</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Drabik-Podgórna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque du RUMEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281345v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04065299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire résultat, faire sens : de la déontologie à l’éthique des recherches en sciences humaines et sociales</w:t>
               </w:r>
@@ -5323,250 +5323,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête visites d'entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stages d'une année en entreprise d'enseignants du second degré, Recherche sur les relations écoles entreprises. Rapport intermédiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse - Jean Jaurès. 2012</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Lille, Université Lille 3. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02563649v1</w:t>
+                <w:t xml:space="preserve">hal-03631747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stages d'une année en entreprise d'enseignants du second degré, Recherche sur les relations écoles entreprises. Rapport intermédiaire.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête visites d'entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Lille, Université Lille 3. 2012</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse - Jean Jaurès. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631747v1</w:t>
+                <w:t xml:space="preserve">halshs-02563649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelles représentations souffrent les métiers en mal de main d’œuvre : Projet SHS bis 2007 du Conseil Régional Midi-Pyrénées</w:t>
               </w:r>
@@ -5937,51 +5937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2021.9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gachassin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04121452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04214420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Drabik-Podg&#243;rna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04645603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bordes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Hammoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Foug&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03343047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2021.9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gachassin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00946889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04121452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04214420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassagnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Drabik-Podg&#243;rna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04645603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bordes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Hammoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Foug&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03343047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>