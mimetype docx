--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -72,32770 +72,32839 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (473)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (474)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apologie du terrorisme : contrôle de proportionnalité d'une peine d'emprisonnement ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05519704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport annuel sur les droits de l’enfant : la Défenseure des droits formule plusieurs recommandations pour « une justice réellement adaptée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une politique pénale (vraiment) adaptée aux territoires ultramarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Billet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : articulation des faits justificatifs de bonne foi et du lanceur d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit de correction&amp;quot; : non, non et non !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Billet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Apologie du terrorisme : contrôle de proportionnalité d'une peine d'emprisonnement ferme</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur l'exécution provisoire d'une décision de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse : portée du principe d’indivisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une commune ne peut engager sa responsabilité pénale pour dénonciation calomnieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05519834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation commise par un fonctionnaire : exception de bonne foi et compétence sur l’action civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de l'exercice de la liberté d'expression : deux nouvelles illustrations en matière de discrimination et de recel et dégradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : qualité de personne visée en cas d'imputations allusives ou déguisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mademoiselle, c’est votre prénom qui est une insulte à la France » : rejet du pourvoi d’Éric Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression : mise en oeuvre du contrôle de proportionnalité pour les délits d'entrave à la circulation et de dénonciation calomnieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté éditoriale des enseignants-chercheurs : le refus d'intégrer une contribution n'est pas abusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualifier un maire de « raciste » ne dépasse pas forcément les limites admissibles de la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motus et bouche cousue ? A propos du &amp;quot;dossier coffre&amp;quot; issu de la loi &amp;quot;narcotrafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Billet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité de l'interdiction de certains éléments de l'écriture inclusive dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05039518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrocher n'est pas voler ? À propos de la liberté d'expression militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.91</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rapport annuel sur les droits de l’enfant : la Défenseure des droits formule plusieurs recommandations pour « une justice réellement adaptée »</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de conversations téléphoniques entre Claude Guéant et sa fille : la liberté d’informer pouvait primer sur le respect de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injure à raison du sexe : régime d'interruption de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrage à magistrat : le caractère public des propos n’exclut pas la qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté, probité, inéligibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diffamation : articulation des faits justificatifs de bonne foi et du lanceur d'alerte</w:t>
+              <w:t xml:space="preserve">, 2025, Billet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blocage de Tik Tok retoqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Billet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injure raciale : analyse des éléments extrinsèques, au-delà du seul contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Focus sur l'exécution provisoire d'une décision de justice</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : la condamnation pour un courriel dénonçant une agression sexuelle est contraire à la Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la vie privée et mouvement #metoo : la volonté de la victime de rester anonyme doit être considérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation sur internet : la modification du nom du titulaire du site ne constitue pas une nouvelle publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Ladies Lounge&amp;quot;, ou les limites de la liberté d'expression artistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de réponse : portée du principe d’indivisibilité</w:t>
+              <w:t xml:space="preserve">, 2024, Billet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injure et provocation publiques à la discrimination : conditions pour de constituer partie civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une commune ne peut engager sa responsabilité pénale pour dénonciation calomnieuse</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : la France n'a pas méconnu la liberté d'expression de Tariq Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé en matière de presse : délai de comparution et office du juge de l'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation du Point dans l’affaire Bygmalion n’a pas enfreint la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haro sur la liberté d'expression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.109</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diffamation commise par un fonctionnaire : exception de bonne foi et compétence sur l’action civile</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04514589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour criminelle départementale : des exceptions ultramarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point sur les dispositions pénales de la loi visant à sécuriser et à réguler l’espace numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit pénal, procédure pénale, droit pénitentiaire, politique criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04403318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affirmer que des faits ont été commis en application de la charia constitue une diffamation raciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Légalité de l'interdiction de certains éléments de l'écriture inclusive dans l'enseignement</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pénale : une censure attendue et une réserve d'interprétation ambiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, pp.518-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise en Nouvelle-Calédonie : sur la légalité des détentions subies dans l'Hexagone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Billet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de presse : l'exclusion de certains délits n'est pas contraire à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de mise en examen pour injure ou diffamation : l'absence d'information sur le droit au silence est contraire à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocage temporaire du réseau social TikTok en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.1466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Luxleaks : l'atteinte à la liberté d'expression finalement reconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression des élus : vade-mecum en matière de police du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.234</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Motus et bouche cousue ? A propos du &amp;quot;dossier coffre&amp;quot; issu de la loi &amp;quot;narcotrafic</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plainte pour diffamation envers un élu : conditions d'interruption de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Sanchez contre France : la Grande chambre confirme que la condamnation de l'élu n'a pas enfreint la Convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Billet</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contrôle de l'exercice de la liberté d'expression : deux nouvelles illustrations en matière de discrimination et de recel et dégradations</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle liberté d'expression de l'avocat sur une procédure pénale en cours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire TPMP : pas d'atteinte à la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diffamation : qualité de personne visée en cas d'imputations allusives ou déguisées</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect de la dignité en garde à vue : une réserve d’interprétation et beaucoup d’interrogations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques rappels en matière de prescription des infractions de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité judiciaire : imputer à son adversaire une mauvaise foi confinant à l'escroquerie n'est pas diffamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Mademoiselle, c’est votre prénom qui est une insulte à la France » : rejet du pourvoi d’Éric Zemmour</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : liberté d'expression renforcée dans un contexte électoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liberté d'expression : mise en oeuvre du contrôle de proportionnalité pour les délits d'entrave à la circulation et de dénonciation calomnieuse</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel au boycott de produits israéliens : pas de provocation à la discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liberté éditoriale des enseignants-chercheurs : le refus d'intégrer une contribution n'est pas abusif</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité judiciaire : compétence de la chambre de l'instruction pour réserver l'action en diffamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qualifier un maire de « raciste » ne dépasse pas forcément les limites admissibles de la liberté d'expression</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de données personnelles dans le cadre de l'enquête et droit au respect de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits diffamatoires produits en justice : seule la loi sur la presse permet une réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente en ligne d'objets nazis : quelle qualification pénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse : conformité de l'insertion forcée à la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription en matière de presse : nature du premier acte interruptif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : modus operandi et critères de la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse : soumission de l'action en insertion forcée à la prescription trimestrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de crime contre l'humanité : appréciation des éléments extrinsèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plainte pour diffamation contre un maire : retour sur les critères de la bonne foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.47</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Publication de conversations téléphoniques entre Claude Guéant et sa fille : la liberté d’informer pouvait primer sur le respect de la vie privée</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de la réputation d'un élu : quelles obligations pèsent sur l'État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle judiciaire : la conformité de l'interdiction d'exercer la profession d'artiste à la liberté d'expression doit être vérifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vol des portraits du Président : la neutralisation de l’infraction au nom de la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audience sur la détention provisoire : modalités d’&amp;quot;e-convocation&amp;quot; de l’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plainte préalable à une PACPC : pas de formalisme particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des effets de la légitime défense sur le droit à réparation de l’auteur de la riposte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 12, p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaires #metoo et #balancetonporc : la bonne foi redessinée à l’aune du débat d’intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation d'un élu local pour des propos haineux publiés sur son mur Facebook ne viole pas la Conv. EDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03579800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point sur l’entrée en vigueur d’un code pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des victimes d’agressions sexuelles : la loi ne méconnaît pas la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures diffamatoires : le juge doit vérifier si les propos sont couverts par l’immunité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Décrocher n'est pas voler ? À propos de la liberté d'expression militante</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès au dossier en comparution immédiate : la remise d’un CD-ROM implique le prêt d’un lecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours préventif pour conditions indignes de détention : pas de comparution de droit en appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des Outre-mer : Chronique de droit pénal, procédure pénale, droit pénitentiaire, politique criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Falxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.905-919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrochage des portraits présidentiels en mairie : le militantisme recadré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : suspension de la prescription en cas d’obstacle insurmontable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de colis et &amp;quot;visite&amp;quot; de personnes : quels pouvoirs pour les agents des douanes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression de l’avocat : les critiques sarcastiques sont permises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : examen de la plainte par la chambre de l’instruction saisie d’un renvoi après cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : de l’importance du contexte dans l’appréciation de la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Chutzpah Hebdo : la Cour européenne juge la requête d’Alain Soral manifestement mal fondée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : la condamnation pour apologie du terrorisme du cofondateur d’Action directe jugée disproportionnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détenus entendus par la DST à Guantanamo : pas d’atteinte à l’équité globale du procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux données personnelles dans les procédures pénales : le parquet sur la touche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.404</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Outrage à magistrat : le caractère public des propos n’exclut pas la qualification</w:t>
+              <w:t xml:space="preserve">, 2021, 05, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QPC : l’incrimination d’outrage est conforme à la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Injure à raison du sexe : régime d'interruption de la prescription</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homologation de la CRPC : le juge doit exercer son plein office</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen : mesure de sûreté subie à l’étranger et déduction de la peine privative de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : refus opposé à un détenu d’accéder à des sites d’informations juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liberté, probité, inéligibilité</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’image : la seule captation ouvre droit à réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisition : toute partie a qualité pour invoquer l’absence de signature du PV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Billet</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Injure raciale : analyse des éléments extrinsèques, au-delà du seul contexte</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve pénale : n’est pas irrégulière la preuve dont les conditions de recueil sont restées incertaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : l’impossibilité de soulever des nullités dès l’envoi de l’avis de fin d’information est contraire à la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le blocage de Tik Tok retoqué</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle-Calédonie : compétence de la juridiction pénale de droit commun sur l’action civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point sur l’outrage et l’injure publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Billet</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diffamation sur internet : la modification du nom du titulaire du site ne constitue pas une nouvelle publication</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injures racistes : nécessité de caractériser le mobile ségrégationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Atteinte à la vie privée et mouvement #metoo : la volonté de la victime de rester anonyme doit être considérée</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence européenne en matière de presse, entre rupture(s) et rééquilibrage(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03450600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : condamnation pour diffamation d’un employeur contraire à la Convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le &amp;quot;Ladies Lounge&amp;quot;, ou les limites de la liberté d'expression artistique ?</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Film Grâce à Dieu : la chambre criminelle fait prévaloir la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détention provisoire : l’atteinte à la dignité doit constituer un motif légal de mise en liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : procédure disciplinaire contre un magistrat s’étant exprimé sur une affaire en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionnalité de la condamnation d’un journaliste pour la diffusion d’un portrait-robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation d’un élu pour le contenu de son mur Facebook : pas de violation de la Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : conventionnalité de la condamnation d’un journal à anonymiser un article archivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Bettencourt : l'injonction de retrait des enregistrements illicites du site de Mediapart était justifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03176742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clip de rap &amp;quot;gilets jaunes&amp;quot; : cassation de la relaxe d’Alain Soral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tee-shirt &amp;quot;Jihad, je suis une bombe&amp;quot; : la France n’a pas méconnu la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agression sexuelle sur mineur : caractérisation et conditions du prononcé du suivi socio-judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Billet</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">CEDH : la condamnation pour un courriel dénonçant une agression sexuelle est contraire à la Convention</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blessures subies par des personnes interpellées en état d’ébriété : pas de violation de la Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point sur la responsabilité pénale des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : l’affaire Luxleaks et la protection en demi-teinte du lanceur d’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Injure et provocation publiques à la discrimination : conditions pour de constituer partie civile</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : interruption de la prescription par le défendeur à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">CEDH : la France n'a pas méconnu la liberté d'expression de Tariq Ramadan</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recel d’apologie du terrorisme : portée de la décision QPC sur la peine prononcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Référé en matière de presse : délai de comparution et office du juge de l'urgence</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assistance en audition libre en Polynésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : exceptio veritatis et présomption d’imputation d’un fait précis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La condamnation du Point dans l’affaire Bygmalion n’a pas enfreint la liberté d’expression</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : conditions de détention en cas de troubles mentaux et recours effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Haro sur la liberté d'expression ?</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression d'un élu sur un sujet d'intérêt général : contrôle de proportionnalité exigé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.129</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cour criminelle départementale : des exceptions ultramarines</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation téméraire ou calomnieuse et conditions d’engagement de la responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse : proportionnalité entre l’article et la réponse demandée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : notification de l’assignation au ministère public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : modus operandi pour apprécier la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections et diffamation : les conditions du référé d’heure à heure en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions indignes de détention provisoire : le Conseil constitutionnel censure l’absence de recours préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation calomnieuse : suspension de la prescription en cas de procédure se poursuivant sur les seuls intérêts civils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire des photographies du procès Merah : rejet du pourvoi de Paris Match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d’expression : les juges doivent procéder au contrôle de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse et refus d’insertion : régularisation de la citation d’une personne morale à but lucratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation sur internet : responsabilité en cas d’insertion d’un lien hypertexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Guéant/ Takieddine : la relaxe de Mediapart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : la France condamnée pour des mauvais traitements subis par un détenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election et injure : l'atteinte à la dignité replacée dans la mise en balance des intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdiction d’enregistrement des audiences ne porte pas une atteinte excessive à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en réparation d’une personne dont l’image a été confondue avec celle d’un terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la vie privée par révélation des circonstances d’un crime : l’article 9 du code civil est applicable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : complicité de droit commun du distributeur d’un écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : appel au boycott des produits venant d’Israël et droit à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie du terrorisme : le recel est caractérisé par le téléchargement de fichiers et l’adhésion à leur contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atteinte à la dignité, obstacle désormais légal à la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : l’absence de notification d’une qualification criminelle et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Point sur les dispositions pénales de la loi visant à sécuriser et à réguler l’espace numérique</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation visant un majeur protégé et droit à l’information du curateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation pour diffamation d’un maire qui reprochait à son prédécesseur d’avoir dégradé l’image de la mairie en y autorisant le tournage d’un film X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation publique raciale : appréciation des propos selon des éléments extrinsèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : obligation d’analyser les pièces produites pour établir la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plainte pour diffamation de Denis Baupin : la relaxe de Mediapart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : interprétation de la signification des propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocation à la haine en ligne : nécessaire identification du directeur de publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation calomnieuse : indemnisation en cas de relaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : condition de publicité et qualité du directeur de publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : application dans le temps des jurisprudences Salduz et Dayanan » (Cass. Crim. 11 déc. 2018, n° 18-82.854), Dalloz actu Étudiant, 11 févr. 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citation en matière de presse : le délai de distance jugé inconstitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité judiciaire : condition d’extranéité à la cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révélation de faits de harcèlement et poursuite pour diffamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature et du régime de prescription du blanchiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation envers une administration publique : préalable d’une décision en assemblée générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : qualité de personne dépositaire de l’autorité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de crime contre l’humanité : Alain Soral condamné à un an d’emprisonnement ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire On n’est pas couché : l’injure neutralisée par l’absence de dépassement des limites admissibles de la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est condamné pour diffamation un maire reprochant à son prédécesseur d'avoir dégradé l'image de la mairie en y autorisant le tournage d'un film X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de programmation et de réforme pour la justice : principaux apports en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence d’un journaliste lors d’une perquisition doit entrainer son annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la notification du droit de se taire devant la chambre de l’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : portée de l’acte de poursuite et qualité de corps constitué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation par courriel : communauté d’intérêts et identification des destinataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : le refus opposé à une détenue sollicitant une permission de sortie sous escorte pour se recueillir sur la dépouille de son père n’a pas enfreint la Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : application de l’article 53 de la loi de 1881 devant le juge des référés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : appréciation de la circonstance de publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négationnisme : la condamnation d’un évêque pour des propos tenus en Allemagne n’a pas enfreint l’article 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchiment : présomption d’impureté des fonds transportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisitions sans l’assentiment de la personne concernée : QPC non renvoyée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : interruption de la prescription dans l’instance civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation de Marcel Campion pour diffamation envers DSK jugée conforme à la Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation de la France pour les tirs mortels d'un gendarme sur un véhicule en fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression des avocats : la France condamnée pour violation de l’article 10 de la Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de comparution devant la cour d’assises et maintien en détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : portée de la bonne foi en cas de reprise d’une information » (Cass. Crim. 7 mai 2018, n° 17-82.663), Dalloz actualité, 30 mai 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naufrage du Joola : l’immunité de juridiction fait obstacle à la poursuite de l’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délit de solidarité : tu hébergeras ton prochain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Grégory : une garde à vue jugée inconstitutionnelle, 34 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impartialité du JLD qui s’est préalablement prononcé sur une CRPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : portée du désistement de la partie poursuivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’action publique : pas de suspension pour amnésie traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité pour un journaliste de rendre compte d’une perquisition n’est pas contraire à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation non publique dans une entreprise : qualité pour agir et identification de la personne visée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Russie condamnée pour le confinement d'un accusé dans une cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07 et 08, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression en matière politique : encadrement par l’article 10 de la Convention européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : droit du mineur à l’assistance par un avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance de sécurité : le Royaume-Uni condamné pour son système d’interception et d’obtention de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossibilité pour un État d’agir en diffamation : QPC non renvoyée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de la Cour de cassation sur un avis d’extradition vers l’Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation du Canard enchaîné pour diffamation à l’encontre de Marcel Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : possibilité d’obtenir la condamnation de la partie civile en cas de relaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation d’un député pour outrage : limite légitime à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révélation de l’identité de certains agents : est interdite la diffusion d’informations permettant leur identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitime défense d’un gendarme : caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation sur internet : reproduction d’un texte valant nouvelle publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse exercé par l'adjoint au maire : une délégation de compétence est exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données de communications (interception) : condamnation du régime britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.1916</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : appréciation de la qualification visée dans la plainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité d’un syndicat pour des propos incitant à commettre un acte illicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Krombach et le champ d’application de non bis in idem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de crimes de guerre et de crimes contre l’humanité : chacune doit être caractérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et perspectives de la correctionnalisation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ménabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, numéro 04 (04), pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression des élus : la critique de son prédécesseur est permise !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d’un maire qui se prenait pour le ministère public (entre autres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionnalité de la condamnation de journalistes pour une émission critiquant le traitement du cancer dans un hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délit d’apologie du terrorisme est conforme à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : signification d’un jugement par défaut et interruption de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution de partie civile du Président et droit à un procès équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentats de 1995 : conventionnalité des condamnations prononcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression en matière électorale : quelques rappels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information sur un procès en cours : interdiction judiciaire de diffuser limage dun accusé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.1979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoin anonyme : impossibilité de porter plainte pour faux témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfiants : qui use ne détient pas forcément !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pancarte affichant ”Je suis Charlie” et ”Je suis Kouachi” : apologie d’actes de terrorisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en réparation de la victime d’une dénonciation calomnieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la schizophrénie mène à l’apologie …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement sexuel : application dans le temps de la nouvelle incrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression : procédure-bâillon contre un professeur de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.2458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie familiale et prison : la Russie condamnée pour sa législation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : fondement de l’action civile contre la personne relaxée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Benzema : reconnaissance d’une provocation à l’infraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du juge pénal sur les mesures prises en état d’urgence : suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse sur internet et action en insertion forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation calomnieuse : précision sur les sanctions encourues pour les faits dénoncés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse : identification du directeur de la publication et qualité du demandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perquisition filmée par un journaliste : atteinte au secret de l’enquête et aux droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Google suggest à Recherches Associées : la réapparition de termes injurieux ne constitue par une nouvelle publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte électoral et liberté d’expression en matière politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information sur un procès en cours : l’interdiction de diffuser l’image d’un accusé peut être justifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve pénale : retour sur la notion de participation de l’autorité publique à la preuve illicite produite par un particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gindre</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information du gardé à vue : le droit français est conforme au droit de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignation en matière de presse : exception à la rétroactivité de la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outrage à personne chargée d’une mission de service public : limite à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure bâillon visant un professeur de droit : atteinte à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la vie privée, à la présomption d’innocence ou diffamation : conséquences sur l’assignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers d’antécédents judiciaires : les possibilités restreintes d’effacement jugées contraires à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : précisions sur la notion de reproduction sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à un défenseur doit être concret et effectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État d’urgence : le juge pénal est compétent pour contrôler la légalité des perquisitions administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Colonna : l'épilogue européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rap dérape …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorisation de comparution forcée ne permet pas de visiter un domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : retour sur les conditions de la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos visant un policier tenus hors sa présence : retour sur les conditions de l’outrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne voilée en couverture de Valeurs actuelles : pas de provocation à la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faits diffamatoires étrangers à la cause contenus dans des conclusions antérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation calomnieuse : preuve par appréciation en cas de non-lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de la légalité de la garde à vue par la chambre de l’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : conditions de régularisation de la plainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation publique : bonne foi et imputabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès Merah : pas d’enregistrement des débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la vie privée : appréciation de la contribution à une question d’intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie du terrorisme : condition tenant à la publicité des propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocation à la haine envers les Roms : un maire condamné à l'inéligibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruction : gare à la rédaction des commissions rogatoires !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice de la liberté d’expression dans les manifestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Affirmer que des faits ont été commis en application de la charia constitue une diffamation raciale</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injure publique : contexte de débat politique et excuse de provocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Crise en Nouvelle-Calédonie : sur la légalité des détentions subies dans l'Hexagone</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrôles d’identité sur réquisitions validées par le Conseil constitutionnel, sous deux réserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non bis in idem : double poursuite devant le Conseil des marchés financiers et le tribunal correctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocation à la haine envers les Roms et peine d’inéligibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionnalité d'une condamnation pour publication d'actes de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie privée : conventionnalité du refus de retrait d’un article de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : le formalisme de l’assignation examiné par la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’image versus droit à l’information sur un sujet de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation des peines : obligation en matière délictuelle, interdiction en matière criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription en matière pénale : la réforme est publiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Nique la France” : des paroles injurieuses et provocant à la haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : validité de l’acte initial de poursuite visant des propos distincts sous des qualifications différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injure envers un élu : l'impossibilité d'invoquer l'excuse de provocation n'est pas contraire à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression de l'avocat et critique d'un magistrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : distinction entre constatations subjectives fondées sur des faits objectifs et remarques discriminatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire politique ou injure publique ? Éléments d’appréciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : caractérisation de la bonne foi d’un journaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. Crim. 1er mars 2016, n° 15-82.824</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la une - Qualité pour agir - Provocation à la discrimination et action d'une association étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 533, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auteur de propos diffamatoires envers un fonctionnaire municipal ne peut invoquer l'exception de bonne foi que sous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de motivation : les contraventions aussi !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : l’absence de sanction en cas d’audition sous serment jugée contraire à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignation en matière de presse : modulation dans le temps du revirement du 15 février 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injure publique envers un élu et impossibilité d’invoquer l’excuse de provocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appeler à la ”vigilance” à l’égard de ”réactionnaires“ anti-IVG n’est pas provoquer à la haine envers les catholiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve pénale : participation de l’autorité publique à la production d’une preuve illicite ou déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actu Étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Billet</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Procédure de presse : l'exclusion de certains délits n'est pas contraire à la Constitution</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputer une infidélité n’est pas diffamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Diffamation : liberté d'expression renforcée dans un contexte électoral</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences policières : dernières leçons de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : validité de la plainte et prescription de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Immunité judiciaire : imputer à son adversaire une mauvaise foi confinant à l'escroquerie n'est pas diffamer</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident lors d’une kermesse : responsabilité pénale de la commune du fait de la faute caractérisée de son représentant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Liberté d'expression des élus : vade-mecum en matière de police du discours</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : détermination de la date de publication d’un ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la loi pénale dans le temps : mise en œuvre de la rétroactivité in mitius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression et droit d’accès à des informations détenues par l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocation à la discrimination : aspects procéduraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non bis in idem : cumul possible de poursuites pénales et disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du divan au prétoire : l’ouvrage Lacan, envers et contre tout n’est pas diffamatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : conformité du droit français au droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de crimes : prononcer n’est pas proférer !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.267</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Plainte pour diffamation envers un élu : conditions d'interruption de la prescription</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de la photographie d’Ilan Halimi : la France n’a pas violé la Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression de l’avocat et critique d’un magistrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notification du droit au silence et appréciation globale de l’équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme de l'article 115 versus droit à un procès équitable : l'appréciation de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputer un incendie à un maire ne revient pas à critiquer un acte de la fonction !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.300</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Affaire TPMP : pas d'atteinte à la liberté d'expression</w:t>
+              <w:t xml:space="preserve">, 2016, 07 et 08, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique à l’égard des magistrats : la liberté d’expression des avocats renforcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Appel au boycott de produits israéliens : pas de provocation à la discrimination</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse : l’insertion d’un lien hypertexte constitue une nouvelle publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Immunité judiciaire : compétence de la chambre de l'instruction pour réserver l'action en diffamation</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”Le groupe qui te dit où est la police en Aveyron“ est permis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Publication de données personnelles dans le cadre de l'enquête et droit au respect de la vie privée</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral : protection du salarié contre des poursuites pour diffamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral : la salarié auteur d’une dénonciation ne peut être poursuivi pour diffamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reportage sur les attentats de 2001 : la France a violé le droit à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délit de révisionnisme jugé conforme à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation sur internet : le juge français pas toujours compétent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de crimes : condition de publicité des propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Paul Bismuth : ce qu’a dit la cour d’appel pour valider la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recel de violation du secret professionnel par des journalistes : éléments constitutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation envers un maire : rappel des critères de qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le terrorisme : les nouveautés législatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocation à la haine envers les musulmans : caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur de propos diffamatoire envers un fonctionnaire municipal ne peut invoquer l’exception de bonne foi que sous condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité d’une personne morale pour contravention à un arrêté de police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité des débats judiciaires : action en diffamation pour des faits étrangers à la cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journaliste infiltrée au Front national : des poursuites pour escroquerie constitueraient une atteinte disproportionnée à la liberté d’informer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression : frontière entre satire politique et injure publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de crimes : prononcer n'est pas proférer !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de crime : conditions d'exercice de l'action civile d'une commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 et 08, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation des arrêts d’assises : nouvelles condamnations de la Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.403</w:t>
-[...524 lines deleted...]
-                <w:t xml:space="preserve">Plainte pour diffamation contre un maire : retour sur les critères de la bonne foi</w:t>
+              <w:t xml:space="preserve">, 2015, 3, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l'assistance d'un avocat : la jurisprudence Salduz, l'accès au dossier et la pratique luxembourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 et 08, pp.380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maire dispose de la liberté de parole dans la critique du comportement d'un membre du conseil municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.372</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection de la réputation d'un élu : quelles obligations pèsent sur l'État ?</w:t>
+              <w:t xml:space="preserve">, 2015, 03, pp.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redistribution de tracts sans réimpression = une seule infraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.236</w:t>
-[...356 lines deleted...]
-                <w:t xml:space="preserve">Décrochage des portraits présidentiels en mairie : le militantisme recadré</w:t>
+              <w:t xml:space="preserve">, 2015, 1, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de crime : conditions d’exercice de l’action civile d’une commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.593</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">La condamnation d'un élu local pour des propos haineux publiés sur son mur Facebook ne viole pas la Conv. EDH</w:t>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée excessive d’une détention provisoire : nouvelle condamnation de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’assistance d’un avocat : la jurisprudence Salduz, l’accès au dossier et la pratique luxembourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7-8, pp.380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une peine perpétuelle incompressible fait obstacle à l’extradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt : quel statut pour la personne en fuite et vainement recherchée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7-8, pp.370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourvoi en cassation : computation du délai et droit d’accès à un tribunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : les communes doivent pouvoir mettre en mouvement l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.104</w:t>
-[...1283 lines deleted...]
-                <w:t xml:space="preserve">Accès aux données personnelles dans les procédures pénales : le parquet sur la touche</w:t>
+              <w:t xml:space="preserve">, 2014, 2, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation envers le maire : lien avec la fonction et critère du débat d’intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourvoi en cassation : computation du délai et droit d'accès à un tribunal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 05, pp.267</w:t>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">La jurisprudence européenne en matière de presse, entre rupture(s) et rééquilibrage(s)</w:t>
+              <w:t xml:space="preserve">, 2014, 05, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée excessive d'une détention provisoire : nouvelle condamnation de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, pp.516</w:t>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">Affaire Bettencourt : l'injonction de retrait des enregistrements illicites du site de Mediapart était justifiée</w:t>
+              <w:t xml:space="preserve">, 2014, 01, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation envers le maire : lien avec la fonction et critère du débat d'intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 09, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : les communes doivent pouvoir mettre en mouvement l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité du « président-victime » et droit à un procès équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.152</w:t>
-[...1007 lines deleted...]
-                <w:t xml:space="preserve">Dénonciation calomnieuse et liberté d'expression d'un élu sur un sujet d'intérêt général : contrôle de proportionnalité exigé !</w:t>
+              <w:t xml:space="preserve">, 2013, 01, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'information ne permet pas la diffusion d'enregistrements de conversations privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action d'une commune pour diffamation : rappels de procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.481</w:t>
-[...524 lines deleted...]
-                <w:t xml:space="preserve">Election et injure : l'atteinte à la dignité replacée dans la mise en balance des intérêts</w:t>
+              <w:t xml:space="preserve">, 2013, 11, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esclavage domestique : nouvelle condamnation de la France pour ses lacunes législatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accord de médiation pénale est une transaction au sens du droit civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 07 et 08, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un élu poursuivi pour diffamation bénéficie du fait justificatif de la bonne foi, sous conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 02, pp.90</w:t>
-[...2870 lines deleted...]
-                <w:t xml:space="preserve">La Russie condamnée pour le confinement d'un accusé dans une cage</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité de la constitution de partie civile et droits du témoin assisté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 07 et 08, pp.372</w:t>
-[...800 lines deleted...]
-                <w:t xml:space="preserve">Condamnation de la France pour les tirs mortels d'un gendarme sur un véhicule en fuite</w:t>
+              <w:t xml:space="preserve">, 2012, 06, pp.349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proxénétisme : application de la loi dans l'espace, dénonciation anonyme et... garde à vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10, pp.468</w:t>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">Données de communications (interception) : condamnation du régime britannique</w:t>
+              <w:t xml:space="preserve">, 2012, 03, pp.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action civile contre l'ayant droit d'un prévenu reconnu coupable post mortem = violation de l'égalité des armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 07 et 08, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durée excessive de la détention provisoire de terroristes présumés : violation de la Convention européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation d'infraction imaginaire : défaut de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrance d'une copie du dossier à la partie civile : pas avant la première audition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication en ligne : la responsabilité en cascade validée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion de paroles prononcées à titre confidentiel : atteinte à l'intimité de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation des professions judiciaires et juridiques réglementées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35, pp.1916</w:t>
-[...618 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ménabé</w:t>
+              <w:t xml:space="preserve">, 2010, 12, pp.700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des contentieux et allégement des procédures : projet de loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences faites aux femmes : adoption en première lecture par l'Assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité : procédure devant les juridictions judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Président de la République : une victime comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 06, pp.318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation denregistrement des gardes à vue : quelle étendue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de la directive « time-share »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 06, pp.359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la police judiciaire dans l'instruction des affaires pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1881</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de soupçon de blanchiment : critères de détection de la fraude fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un projet de loi sur l'adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport Warsmann sur la simplification du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 06, pp.360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution des décisions de justice et professions réglementées : adoption par le Sénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 07, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la procédure pénale : remise du rapport Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.2029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection internationale des adultes : publication de la Convention de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité intérieure : présentation d'un nouveau projet de loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.1404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture à la concurrence des jeux en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.865</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parution du décret autorisant « Cassiopée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.1343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commission nationale de réparation des détentions : rapport 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.1679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'étape sur la phase préparatoire du procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la réforme du crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.1132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des tutelles : actes de gestion du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi pénitentiaire : texte enrichi par le Sénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication d'un rapport sur le « délit de solidarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.1594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie et confiscation en matière pénale : adoption en première lecture par les députés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.1525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de lutte contre les violences faites aux femmes : rapport d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi pénitentiaire : fin de l'examen devant l'Assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.2156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inceste : proposition de loi modifiée par le Sénat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.1748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion des professions d'avoué et d'avocat : présentation du projet de loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.1468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de nouvelles mesures pour lutter contre la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.1197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remise en liberté à la suite d'une erreur matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision-cadre sur les mesures de probation et les peines de substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escroquerie : vers une réintroduction de la peine de dissolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.2160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la concurrence : précisions réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 07, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de hasard en ligne : pas d'hostilité de la CJCE au monopole d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.2218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des policiers français au-dessus des lois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.1010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Assemblée nationale adopte la proposition de loi sur l'inceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.1198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de la loi pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.2797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parution du décret sur l'audition de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.1405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur la personne : adoption d'une proposition de loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers de police : publication d'un rapport parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôleur général des lieux de privation de liberté : remise d'un premier rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.1009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du rapport annuel de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi pénitentiaire : adoption définitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.2412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statu quo pour le parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection juridique des mineurs et des majeurs : publication d'une circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.1078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remise d'un rapport d'information sur la PAJE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi sur la gendarmerie : adoption par l'Assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.1813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrets sur les enseignants-chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.1133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi sur la gendarmerie : adoption définitive et publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.1952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des contentieux : propositions des avocats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.1816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets de loi relatifs au défenseur des droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.2101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code de la justice pénale des mineurs : les grandes lignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchiment : les obligations de vigilance et de déclaration précisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.2030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités privées de sécurité : publication d'un décret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 09, pp.550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication du règlement sur les obligations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats : reconnaissance des qualifications professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 08, pp.486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéosurveillance : modifications réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 05, pp.287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dissimulé : portée de la validation d'une composition pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 05, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la filiation : publication de la loi de ratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un décret sur les citations et significations en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDVIGE : suite et fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.2477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences de groupes : adoption en première lecture par l'Assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.1748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garde des Sceaux défend le projet de loi pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.1078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision de la Convention de Lugano : publication de la décision d'approbation du Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.1525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de loi pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.2063</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits et devoirs des chômeurs : adoption définitive du projet de loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.1977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du débat contradictoire en l'absence de convocation de l'avocat de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, numéro 04 (04), pp.188</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Attentats de 1995 : conventionnalité des condamnations prononcées</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prorogation de la loi anti-terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.2996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi de modernisation de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.1268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l'ordonnance de 1945 : mise en place d'un groupe de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.1133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi après cassation et maintien en détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.153</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Constitution de partie civile du Président et droit à un procès équitable</w:t>
+              <w:t xml:space="preserve">, 2008, 04, pp.194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoutes téléphoniques : la chambre de l'instruction doit répondre à une demande d'annulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, pp.587</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">Information du gardé à vue : le droit français est conforme au droit de l'Union</w:t>
+              <w:t xml:space="preserve">, 2008, 03, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocation policière et procès équitable : quand la toile rime avec procédé déloyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 01, pp.42</w:t>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">Vie familiale et prison : la Russie condamnée pour sa législation</w:t>
+              <w:t xml:space="preserve">, 2008, 10, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption définitive du projet de loi de lutte contre les discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.1397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : distinction entre bonne foi et exceptio veritatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 06, pp.301</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liberté d'expression : procédure-bâillon contre un professeur de droit</w:t>
+              <w:t xml:space="preserve">, 2008, 10, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures d'appel : remise du rapport Magendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 42, pp.2458</w:t>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">Information sur un procès en cours : interdiction judiciaire de diffuser limage dun accusé</w:t>
+              <w:t xml:space="preserve">, 2008, 26, pp.1757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidentialité de l'entretien téléphonique avec son avocat : rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise de cause prononcée en la seule présence du ministère public interrompt la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 34, pp.1979</w:t>
-[...731 lines deleted...]
-                <w:t xml:space="preserve">Affaire Colonna : l'épilogue européen</w:t>
+              <w:t xml:space="preserve">, 2008, 29, pp.1973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication d'un décret sur l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.2998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l'ABS : perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.1757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du secret des sources des journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.1397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur le logiciel ARDOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.2278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande profession du droit : l'avis des notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.2280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoin ne peut s'aider sans y avoir été expressément autorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02, pp.92</w:t>
-[...1158 lines deleted...]
-                <w:t xml:space="preserve">Conventionnalité d'une condamnation pour publication d'actes de la procédure</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle judiciaire : circonstances nouvelles justifiant le placement en détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.447</w:t>
-[...1628 lines deleted...]
-                <w:t xml:space="preserve">Liberté d'expression de l'avocat et critique d'un magistrat</w:t>
+              <w:t xml:space="preserve">, 2008, 05, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour d'assises : double violation du droit à un procès équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 02, pp.81</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">Violences policières : dernières leçons de Strasbourg</w:t>
+              <w:t xml:space="preserve">, 2008, 05, pp.239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences faites aux femmes : rapport d'évaluation 2005-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.2137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit bancaire et des marchés financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.1974</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle décision-cadre sur la lutte contre le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.3071</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commissariat aux comptes : publication de l'ordonnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.3070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification du régime de la publicité foncière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.1397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des victimes et exécution des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.1816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonte de la partie réglementaire du code de l'organisation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.1542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance mutuelle des mesures de contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.2997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature et de la validité de certains actes d'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4, pp.222</w:t>
-[...662 lines deleted...]
-                <w:t xml:space="preserve">Notification du droit au silence et appréciation globale de l’équité</w:t>
+              <w:t xml:space="preserve">, 2008, 03, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le délit de risque causé à autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1, pp.36</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liberté d’expression de l’avocat et critique d’un magistrat</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demandes de mise en liberté : comparution devant la chambre de l'instruction et règle de l'unique objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2, pp.81</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Formalisme de l'article 115 versus droit à un procès équitable : l'appréciation de la CEDH</w:t>
+              <w:t xml:space="preserve">, 2008, 01, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la légitime défense et partage de responsabilité : l'absence de fait justificatif n'exclut pas la faute de la victime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.484</w:t>
-[...1490 lines deleted...]
-                <w:t xml:space="preserve">Motivation des arrêts d’assises : nouvelles condamnations de la Belgique</w:t>
+              <w:t xml:space="preserve">, 2008, 03, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularisation de l'ordonnance de renvoi : le ministère public peut obliger le juge d'instruction à statuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.150</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit à l'assistance d'un avocat : la jurisprudence Salduz, l'accès au dossier et la pratique luxembourgeoise</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">70 propositions pour adapter la justice pénale des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.3072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication de la loi sur le RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.2996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omission de transcription et validité de l'acte d'appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 07 et 08, pp.380</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">Droit à l’assistance d’un avocat : la jurisprudence Salduz, l’accès au dossier et la pratique luxembourgeoise</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonorisation de domicile : exigence d'une commission rogatoire spéciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7-8, pp.380</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Durée excessive d’une détention provisoire : nouvelle condamnation de la France</w:t>
+              <w:t xml:space="preserve">, 2008, 04, pp.193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réexamen d'une décision pénale et application dans le temps de la contrainte par corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, pp.36</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une peine perpétuelle incompressible fait obstacle à l’extradition</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du médecin de garde pour des blessures involontaires sur l'enfant à naître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12, pp.588</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mandat d’arrêt : quel statut pour la personne en fuite et vainement recherchée ?</w:t>
+              <w:t xml:space="preserve">, 2008, 01, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichier EDVIGE : recours devant le Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.2222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remise du rapport Leonetti sur la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.3074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le racisme et la xénophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.3071</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription des crimes sexuels sur mineurs : application dans le temps de la loi du 10 juillet 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7-8, pp.370</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pourvoi en cassation : computation du délai et droit d’accès à un tribunal</w:t>
+              <w:t xml:space="preserve">, 2008, 01, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel d'une ordonnance de rejet de contre-expertise : pouvoirs limités du président de la chambre de l'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.241</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Durée excessive d'une détention provisoire : nouvelle condamnation de la France</w:t>
+              <w:t xml:space="preserve">, 2008, 03, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question spéciale et droit à l'information sur les charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.36</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pourvoi en cassation : computation du délai et droit d'accès à un tribunal</w:t>
+              <w:t xml:space="preserve">, 2007, 10, pp.442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition de la juridiction de renvoi et principe d'impartialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 05, pp.241</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">La liberté d'information ne permet pas la diffusion d'enregistrements de conversations privées</w:t>
+              <w:t xml:space="preserve">, 2007, 10, pp.441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs de la chambre de l'instruction et règle de l'unique objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, pp.615</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Recevabilité du « président-victime » et droit à un procès équitable</w:t>
+              <w:t xml:space="preserve">, 2007, 11, pp.483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise pénale et impartialité : le même homme de l'art peut examiner victime et accusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.46</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Esclavage domestique : nouvelle condamnation de la France pour ses lacunes législatives</w:t>
+              <w:t xml:space="preserve">, 2007, 11, pp.488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoutes téléphoniques : défaut d'information du JLD sur les actes accomplis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 03, pp.162</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">L'accord de médiation pénale est une transaction au sens du droit civil</w:t>
+              <w:t xml:space="preserve">, 2007, 11, pp.487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en danger délibérée : l'élément intentionnel doit être caractérisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 07 et 08, pp.422</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Action civile contre l'ayant droit d'un prévenu reconnu coupable post mortem = violation de l'égalité des armes</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocation à la discrimination religieuse ou critique politique d'un culte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 07 et 08, pp.421</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Durée excessive de la détention provisoire de terroristes présumés : violation de la Convention européenne</w:t>
+              <w:t xml:space="preserve">, 2007, 09, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visioconférence : le procès de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 04, pp.231</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irrecevabilité de la constitution de partie civile et droits du témoin assisté</w:t>
+              <w:t xml:space="preserve">, 2007, 11, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assises : liberté de parole et impartialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 06, pp.349</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Proxénétisme : application de la loi dans l'espace, dénonciation anonyme et... garde à vue</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incendie involontaire et caractérisation de la faute pénale d'imprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 03, pp.166</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">Le Président de la République : une victime comme les autres ?</w:t>
+              <w:t xml:space="preserve">, 2007, 11, pp.480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article préliminaire et le principe d'impartialité en procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 06, pp.318</w:t>
-[...8347 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.1138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02208616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32845,2352 +32914,2535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soin des détenus en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations hôpital/ prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Py; Université de Lorraine, Jan 2023, Nancy (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de table ronde. Justice transitionnelle : enjeux de négociation lors des sorties de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la justice transitionnelle : une perspective comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nadège Meyer; Université de la Nouvelle-Calédonie, Nov 2023, Nouméa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Py; Université de Lorraine, Jan 2023, Nancy (FR), France</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement à délai rapproché et droit européen des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le jugement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Brach-Thiel; Université de Lorraine, Nov 2023, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Brach-Thiel; Université de Lorraine, Nov 2023, Nancy (FR), France</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapatriement des djihadistes à l'aune du droit européen des droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrorisme et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Brach-Thiel; Université de Lorraine, Nov 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dignité des détenus dans la politique pénitentiaire mise en œuvre en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dignité des détenus dans les prisons d'Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, GDI (Gouvernance et Développement Insulaire), Apr 2022, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Brach-Thiel; Université de Lorraine, Nov 2022, Nancy (FR), France</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularités procédurales des infractions d’atteinte à la probité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle Calédonie, LARJE (Laboratoire de Recherches Juridique et Economique), May 2022, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle Calédonie, LARJE (Laboratoire de Recherches Juridique et Economique), May 2022, Nouméa, Nouvelle-Calédonie</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aveu : gage de vérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences sexuelles : entre vérité et mensonges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Lorraine, Institut François Gény, Oct 2016, Nancy, France. pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, université de Lorraine, Institut François Gény, Oct 2016, Nancy, France. pp.232</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correctionnalisation judiciaire, manifestation de l’ambivalence de la politique criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correctionnalisation judiciaire : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Lorraine, Jan 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correctionnalisation judiciaire : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correctionnalisation judiciaire : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut François Gény (IFG) de l'université de Lorraine, sous la Co-organisation de Sabrina LAVRIC, Jan 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, université de Lorraine, Jan 2018, Nancy, France</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre infractionnel du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, mineurs, terrorisme,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Lorraine, Institut François Gény (IFG), Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, université de Lorraine, Institut François Gény (IFG), Dec 2018, Nancy, France</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du délai de prescription des infractions de presse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réécriture de la loi sur la presse du 29 juillet 1881 : une nécessité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dijon, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dijon, France. pp.167</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction française du principe non bis in idem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il encore un seul non bis in idem ?,colloque franco-belge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Lorraine, Apr 2016, Nancy, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nouvelle-Calédonie. 2024, Larje, 979-10-91032-30-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dalles</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Nouvelle-Calédonie. 2024, Larje, 979-10-91032-30-8</w:t>
+                <w:t xml:space="preserve">hal-04637382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.106, 2024, Collection LARJE, Samuel Gorohouna, 979-10-91032-30-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637382v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les spécificités procédurales des infractions d'atteinte à la probité</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularités procédurales des infractions d’atteinte à la probité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie, dir. S. Lavric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Nouvelle-Calédonie, 2024, coll. Larje, pp. 31-40, 979-10-91032-30-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-40, 2024, LARJE, 979-10-91032-30-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs et remerciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Lavric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-15, 2024, Collection LARJE, 979-10-91032-30-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement à délai rapproché et droit européen des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Brach-Thiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le jugement des délits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.35-58, 2024, Bibliothèques de droit, 978-2-3364-6942-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité dans la politique pénitentiaire mise en œuvre en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dignité des détenus dans les prisons des Outre-mer à la lumière de l’expérience polynésienne, dir. E. Gindre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2023, Bibliothèques de droit, pp., 978-2140344671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soin des détenus en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno PY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations hôpital - prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Edition, 2023, A la croisée des regards, pp. 195-206, 978-2-84874-991-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;métrocentrisme&amp;quot; du droit pénal, à propos de la compétence pénale en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Py; Jean-François Seuvic; Matthieu Martinelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal des affaires, du singulier au pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUL, pp.617-632, 2023, Collection Prestige, Série Mélanges, 978-2-38451-052-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313178v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour des djihadistes à l'aune du droit européen des droits de l'homme : d'une inconventionnalité évidente à une protection résiduelle de la Convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Brach-Thiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrorisme et droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.61-82, 2023, Bibliothèques de droit, 978-2-336-40798-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2023, Bibliothèques de droit, pp., 978-2140344671</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et droit disciplinaire : de l'art et la manière d'infliger une sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal face à l'éthique, dir. J. Gallois et C. Liévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2023, Thèmes et commentaires, Actes, pp. 399-406, 978-2-247-22365-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LEH Edition, 2023, A la croisée des regards, pp. 195-206, 978-2-84874-991-4</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre infractionnel du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ménabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, mineurs, terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN – Éditions universitaires de Lorraine, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EDUL, pp.617-632, 2023, Collection Prestige, Série Mélanges, 978-2-38451-052-8</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aveu : gage de vérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences sexuelles : entre vérité et mensonges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, Collection « Santé, qualité de vie et handicap », pp.111, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2023, Thèmes et commentaires, Actes, pp. 399-406, 978-2-247-22365-7</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ”garantisme pénal” : pour la défense d’un droit pénal minimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légalité, légitimité, licéité : regards contemporains, Mélanges en l’honneur du professeur J.-F. Seuvic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, Collection « Santé, qualité de vie et handicap », pp.143, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le cadre infractionnel du terrorisme</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du délai de prescription des infractions de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonhard Julie</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, PUN – Éditions universitaires de Lorraine, A paraître</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réécriture de la loi sur la presse du 29 juillet 1881 : une nécessité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, coll. « Grands colloques », 2017, p. 167, pp.167, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’aveu : gage de vérité ?</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction française du principe non bis in idem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, PUN, Collection « Santé, qualité de vie et handicap », pp.111, 2019</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brach-Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il encore un seul non bis in idem ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.47, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, PUN, Collection « Santé, qualité de vie et handicap », pp.143, 2018</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdiction de sortie du territoire issue de la loi du 13 novembre 2014 renforçant les dispositions relatives à la lutte contre le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Jacobs; Daniel Flore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les combattants européens en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.147, 2015, Comité international des pénalistes francophones, 978-2-343-07389-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, coll. « Grands colloques », 2017, p. 167, pp.167, 2017</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociétale de l’entreprise, ou le renouvellement des sources de la responsabilité de la personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Jacobs; Delphine Brach-Thiel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité pénale de la personne morale, enjeux et avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.222, 2015, Comité international des pénalistes francophones, 978-2-343-05690-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.47, 2016</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques aspects répressifs du paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Mignot; Jérôme Lasserre Capdeville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paiement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.267, 2014, Droit privé et sciences criminelles, 978-2-343-03983-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.147, 2015, Comité international des pénalistes francophones, 978-2-343-07389-7</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation pénale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alternatives au procès pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Harmattan, pp.57, 2013, Comité international des pénalistes francophones, 9782343013732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.222, 2015, Comité international des pénalistes francophones, 978-2-343-05690-6</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Malabat, Bertrand de Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du Code pénal et du Code de procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.265, 2009, Thèmes et commentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35200,114 +35452,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d'égalité des armes dans le procès pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Nancy 2, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008NAN20007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId527"/>
+      <w:footerReference w:type="default" r:id="rId531"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35454,51 +35706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gindre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03963319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826736v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451071v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354293v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354533v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354300v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354507v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354538v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354356v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;nab&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217699v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226486v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354650v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354665v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226371v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354579v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354615v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354592v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354670v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354630v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354612v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354608v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354659v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354568v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354620v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354652v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354604v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354602v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354596v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354581v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347936v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354582v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354651v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354653v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354625v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927240v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354871v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354866v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354864v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354840v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354879v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354870v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924273v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354861v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354845v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354874v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354846v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354881v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354844v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354872v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354833v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924272v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924271v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225177v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217624v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354674v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354850v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354835v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354878v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354851v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354880v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354847v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354843v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354859v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354882v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927250v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354830v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924258v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217569v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927229v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924256v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924249v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924251v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927226v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226114v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217540v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226077v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217527v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226015v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217526v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226052v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225984v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225966v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225977v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225960v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225949v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225939v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225930v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211764v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211805v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211810v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211835v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211494v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211424v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211416v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211222v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211541v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211469v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211097v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211256v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211511v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211200v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211148v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211492v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211490v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211275v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211150v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211164v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211381v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211449v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211224v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211331v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211087v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211161v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211543v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211410v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211349v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211556v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211659v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211279v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211277v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211243v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211126v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211352v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211315v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211297v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211596v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211397v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211496v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211480v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211333v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211482v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211241v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211512v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211317v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211418v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211606v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211467v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211139v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211137v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211185v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211171v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211117v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211116v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210925v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210924v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210816v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210752v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211038v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225676v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210748v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210728v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225685v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225621v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225650v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210700v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210882v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210868v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211031v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210818v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225714v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225659v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210863v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210897v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225696v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225697v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211054v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211052v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210830v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210774v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210750v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211036v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225681v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225677v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225686v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225673v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225662v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211058v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211034v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225649v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225671v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211056v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210913v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225665v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225668v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225688v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211060v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225613v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225589v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225590v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225606v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225601v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225602v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225582v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225612v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224918v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225607v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208616v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454259v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964296v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313123v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03827957v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993601v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03827961v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351052v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351054v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348088v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348093v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347961v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637382v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalles" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637379v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989341v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313161v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171928v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313184v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313178v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171927v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347622v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Julie" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347630v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347636v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stasiak" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347915v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brach-Thiel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904885v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905143v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895954v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885207v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03827964v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752716v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN20007" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468957v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gindre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826750v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03963319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176742v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826635v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354202v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354514v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354373v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354548v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354356v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354374v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;nab&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226486v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354670v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216676v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226371v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354615v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354568v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226337v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354619v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354589v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354669v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354597v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354616v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354581v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347936v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourment" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354582v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354653v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354651v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354600v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217628v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354854v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354870v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217604v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354866v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354858v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354837v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354885v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354861v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354846v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354844v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927240v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354871v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924271v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924272v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225177v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354674v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354850v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354841v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354878v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354880v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354859v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354882v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354847v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354843v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354842v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354869v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354830v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217616v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217583v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924258v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217569v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927236v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927229v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924253v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924251v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927226v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226114v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217555v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226015v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226077v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217527v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226026v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226052v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217526v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225960v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225984v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225996v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211835v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211810v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211805v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211764v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211200v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211148v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211492v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211275v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211150v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211164v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211511v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211097v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211395v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211256v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211449v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211224v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211101v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211222v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211424v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211416v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211541v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211469v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211410v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211202v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211087v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211543v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211556v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211299v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211352v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211659v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211397v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211126v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211277v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211297v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211596v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211243v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211315v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211496v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211480v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211333v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211506v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211482v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211521v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211241v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211512v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211185v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211117v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211171v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211137v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211139v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211116v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211099v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211606v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211317v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210882v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210868v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211031v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210728v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210700v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225650v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225685v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225621v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210748v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225626v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225714v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225659v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210863v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211038v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210816v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210752v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210924v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210925v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225676v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225696v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225697v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210897v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210865v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211054v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211052v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210750v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210830v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211036v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225686v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225662v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225681v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225677v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211058v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211034v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225674v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225649v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225671v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225665v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210913v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211060v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211056v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225668v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225589v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225590v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225606v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225601v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225602v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225613v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225582v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224918v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225612v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225607v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208616v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964296v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454259v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313123v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993601v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03827957v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03827961v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351052v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351054v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347612v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348088v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03348093v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347961v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637382v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalles" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745544v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637379v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607400v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989341v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171928v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313184v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313178v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313161v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171927v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347622v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Julie" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347630v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347636v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stasiak" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jean-Baptiste" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347915v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brach-Thiel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904885v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905143v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01895954v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885207v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03827964v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752716v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN20007" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>