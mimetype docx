--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -147,8908 +147,8908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interesting corrosion protection properties for carbon steel provided by a layered double hydroxides-filled epoxy coating with EDDS intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurofillers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical behaviour of 13Cr stainles steel in artificial geothermal water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Film-forming Amines in the Conditions of Secondary Circuit: Interaction between Magnetite Surface and Octadecylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vansteene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th international conference on Film forming substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Prato (Italy), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical impedance spectroscopy investigation of the role of alloying elements (Cr, Fe) on the passive film properties of Ni based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Conference &amp; Expo AMPP Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Genes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Electrochemical methods to investigate Cu/Al2O3 system dedicated to microelectronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon nitrides PECVD thin films for enhancing copper corrosion resistance in microelectronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalzcyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling formation impact on metallic materials corrosion in artificial geothermal solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings Worls Geothermal Cogress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Pekin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impedance model of oxide layers composed of an inner and an outer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74th Annual meeting of International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the corrosion behavior of the Ti40Zr10Cu36Pd14 bulk metallic glass for biomedical applications: role of the casting defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aléthéa Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurabelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiolysis induced by proton irradiation at the steel-316L/aqueous solution interface: Role of energy deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miller Conference on Radiation Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Marana, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developement of composite materials dedicated to corrosion protection. Case study: epoxy/LDH-EDDS coating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISICXXI : 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Symposium on Transport Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kumamoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrosion of carbon and stainless steels in an artificial geothermal solution: effect of mineral scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Corrosion, Aug 2023, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an experimental approach to characterize the crevice corrosion behaviour of the Ni-base 825 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochemical Methods in Corrosion Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ile d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of temperature on the corrosion and scaling of carbon steel in different artificial geothermal solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectric model of oxide layer composed of an inner and an outer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th EMCR 2022 (Electrochemical Methods in Corrosion Research 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, St Pierre d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la résistance à la corrosion caverneuse de la nuance base nickel 825 : lien entre microstructure aux joints de grains et comportement électrochimique en milieu confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des techniques électrochimiques locales et globales pour la caractérisation de la résistance à la corrosion du cuivre protégé par des couches minces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalsczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrosion protection performance evaluation of epoxy/LDH-EDDS coatings for XC38 carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Interaction between Magnetite and Octadecylamine at Different Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 5th International Conference on Film Forming Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual conference (covid), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d’une approche expérimentale pour caractériser la corrosion caverneuse de la nuance à base nickel 825</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of “modified” NBA 825 to improve their crevice corrosion resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de synergie entre l’EDDS et la structure d’hydroxydes doubles lamellaires (HDLs) pour l’inhibition de la corrosion de l’acier au carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la résistance à la corrosion du cuivre protégé par des couches minces nanométriques d’oxydes et nitrures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalsczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of Water in an Ionic Liquid Cured Epoxy Polymer and its Effect on Dielectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and characterization of copper corrosion protection coatings by atomic layer deposition: application to microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des défauts d’élaboration sur le comportement à la corrosion du verre métallique massif de composition Ti40Zr10Cu36Pd14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crevice corrosion behaviour of nickel based alloy 825 in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of passive film under irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Th European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Deposition at different temperatures and validation of anti-corrosion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergestic effect between layer double hydroxide (LDH) and EDDS to inhibit carbon steel corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water uptake assessment in polymer coating from dielectric measurements using local mixing rule coupled with Cole-Cole equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress, Eurocorr 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of alloying elements (Cr, Fe) on the passive behaviour and secondary oxidation of Ni based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between the resistivity profiles obtained from the power law model and the physico-chemical properties of passive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">238th ECS meeting PRIME 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chongqing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the corrosion and tribology under irradiation behaviour of a stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCORR 2019 The Annual event of the European Federation of Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive electrochemical impedance spectroscopy investigation of the pH effect on the passive behaviour of a Ni-Cr binary alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Symposium on Electrochemical impedance Spectrosocpy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lège-Cap Ferret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Alloying Elements on the Secondary Passivation of Ni-Cr Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">236th ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapour Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMTEC 2010 - 12th International Ceramics Congress Part E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy. pp.66-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing eCHORD Orientation Mapping by Means of a Derivative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (3), pp.ozaf054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozaf054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05166014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of thin alumina passive film growth by surface plasmon resonance (SPR) during an electrochemical process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+                <w:t xml:space="preserve">Electrochemical investigation on localised corrosion under silica sand deposit layers of carbon steel within a bespoke test cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raeesa Bhamji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Huggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faverjon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Turover</w:t>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64378-w⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618452v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical characterization of localized corrosion mechanism of ALD Al2O3-coated copper for microelectronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 234, pp.112135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of epoxy coating containing ionic liquid as anti-corrosion coating: Evaluation of barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 477 (22), pp.130376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric bi-layer model for electrochemical impedance spectroscopy characterisation of oxide film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 492, pp.144307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical investigation on localised corrosion under silica sand deposit layers of carbon steel within a bespoke test cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+                <w:t xml:space="preserve">In situ monitoring of thin alumina passive film growth by surface plasmon resonance (SPR) during an electrochemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dutems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gâté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Turover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111744⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.13804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64378-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672858v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a Thin-Film Cell for assessing the Sensitivity of Nickel-Base Alloys to Crevice Corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Klinklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/acecaa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ SR-XRD analysis of corrosion product formation during ‘pseudo-passivation’ of carbon steel in CO2-containing aqueous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Burkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav R. Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 225, pp.111598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of O-2 contamination on carbon steel pseudo-passive scales in CO2 aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Mingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205, pp.110388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spherulite-type crystalline defects on the mechanical and electrochemical properties of Ti(40)Cu36Zr(10)Pd(14) metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurabelle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Mingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Alloying Elements in Passive and Transpassive Behavior of Ni-Cr-Based Alloys in Borate Buffer Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ac1890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the passive behavior of a Ni-Cr binary alloy using successive electrochemical impedance measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Electrochemical behaviour of austenitic stainless steel under tribological stresses and irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136531⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.108945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367342v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of austenitic stainless steel under tribological stresses and irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Investigation of the passive behavior of a Ni-Cr binary alloy using successive electrochemical impedance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Sci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108945⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955780v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric analysis of water uptake in polymer coating using spatially defined Fick's law and mixing rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.105846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehan de Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ropital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of passive films from the multi-frequency Mott-Schottky and power-law coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.62-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical investigations on crevice corrosion of a martensitic stainless steel in a thin-layer cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 737, pp.198-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effect between 8-hydroxyquinoline and benzotriazole for the corrosion protection of 2024 aluminium alloy: A local electrochemical impedance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.66-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion protection of 304L stainless steel by chemical vapour deposited alumina coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang José Prieto Yespica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 81, pp. 125-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Properties of Materials Showing Constant-Phase-Element (CPE) Impedance Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E. Orazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (6), pp.C215-C225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.033306jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical characterisation of a martensitic stainless steel in a neutral chloride solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 87, pp. 32-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66, pp.66-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074314v1</w:t>
-              </w:r>
-[...5795 lines deleted...]
-                <w:t xml:space="preserve">hal-04093346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9066,103 +9066,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ study of iron carbonate formation kinetics and pseudo-passivation of carbon steel in aqueous CO2 environements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Woollam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Burkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPP 2024 annual conference +expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -9191,103 +9191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary cir-cuit: interaction between magnetite surface and commercial oc-tadecylamine suspension and efficiency against corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Eun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Vansteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Film Forming Substances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -9316,103 +9316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies to evaluate corrosion of carbon and stainless steels in artificial geothermal solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aristia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPP 2024 annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -9441,103 +9441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Symposium on Transport Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -9598,103 +9598,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy effect between layer double hydroxide (LDH) and EDDS for corrosion inhibition of carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9783,51 +9783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9865,103 +9865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la corrosin de l'acier au carbone par effet de synergie apporté par l'hydroxyde double lamellaire intercalant l'éthylènediamine-disuccinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,103 +9986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit: Interaction between Magnetite and Octadecylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Eun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Water Chemistry in Nuclear Reactor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Juan Les Pins (FR), France</w:t>
@@ -10111,90 +10111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the chromium content on the passive behaviour of binary Ni-Cr alloys in borate buffer solution: investigation by successive electrochemical impedance spectroscopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Electrochemical impedance Spectrosocpy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lège-Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10251,57 +10251,57 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la mesure électrochimique pour la science des matériaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Joly Marcelin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. INSA Lyon et l'UCBL1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10331,245 +10331,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry for mechanically assisted corrosion, concepts, tests, modelling and studied cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics - Microstructure - Corrosion Coupling: Concepts, Experiments, Modeling and Cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochimie pour la corrosion assistée mécaniquement, concepts, essais, modélisation et cas étudiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couplage « mécanique – microstructure – corrosion », Concepts, essais, modélisation et cas concrets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10579,114 +10579,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la corrosion caverneuse d'un acier inoxydable martensitique : utilisation d'une cellule à couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Joly Marcelin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04282766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10754,51 +10754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E664877"/>
+    <w:nsid w:val="A4B91DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10985,51 +10985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Prieto Yespica" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Joly Marcelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jos&#233; Prieto Yespica" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>