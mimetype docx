--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -147,5820 +147,6062 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interesting corrosion protection properties for carbon steel provided by a layered double hydroxides-filled epoxy coating with EDDS intercalation</w:t>
+                <w:t xml:space="preserve">Understanding the relationship between thermal history, microstructure, and hardness of a steel with a chemical composition gradient obtained by Direct Energy Deposition – LASER Based</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+                <w:t xml:space="preserve">Matthieu Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Blivet</w:t>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leroux Fabrice</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd INTERNATIONAL METAL ADDITIVE MANUFACTURING CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cetim, Mar 2026, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921177v1</w:t>
+                <w:t xml:space="preserve">hal-05587200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of 13Cr stainles steel in artificial geothermal water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension du lien entre l’histoire thermique, la microstructure et la dureté d’un acier à gradient de composition chimique obtenu par DED-LB poudre (Direct Energy Deposition – LASER Based)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t>
+              <w:t xml:space="preserve">La Metalurgie Quel Avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496743v1</w:t>
+                <w:t xml:space="preserve">hal-05587223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Joshi</w:t>
+                <w:t xml:space="preserve">Interesting corrosion protection properties for carbon steel provided by a layered double hydroxides-filled epoxy coating with EDDS intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t>
+              <w:t xml:space="preserve">Eurofillers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496775v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Film-forming Amines in the Conditions of Secondary Circuit: Interaction between Magnetite Surface and Octadecylamine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Electrochemical behaviour of 13Cr stainles steel in artificial geothermal water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Film forming substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Prato (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Eurocorr 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884636v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical impedance spectroscopy investigation of the role of alloying elements (Cr, Fe) on the passive film properties of Ni based alloys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of mineral scales on uniform corrosion and stress corrosion cracking of steels in artificial geothermal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita de Cassia Costa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference &amp; Expo AMPP Chapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Genes, Italy</w:t>
+              <w:t xml:space="preserve">Eurocorr 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Corrosion, Sep 2025, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884625v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of Film-forming Amines in the Conditions of Secondary Circuit: Interaction between Magnetite Surface and Octadecylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vansteene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federico Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">7th international conference on Film forming substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Prato (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884609v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Electrochemical methods to investigate Cu/Al2O3 system dedicated to microelectronic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical impedance spectroscopy investigation of the role of alloying elements (Cr, Fe) on the passive film properties of Ni based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Haeffele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Broussous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Conference &amp; Expo AMPP Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884863v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nitrides PECVD thin films for enhancing copper corrosion resistance in microelectronic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Broussous</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kowalzcyk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884676v1</w:t>
+                <w:t xml:space="preserve">hal-04884609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling formation impact on metallic materials corrosion in artificial geothermal solution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the corrosion behavior of the Ti40Zr10Cu36Pd14 bulk metallic glass for biomedical applications: role of the casting defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aléthéa Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurabelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Worls Geothermal Cogress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Pekin, China</w:t>
+              <w:t xml:space="preserve">Thermec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884700v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance model of oxide layers composed of an inner and an outer layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contribution of Electrochemical methods to investigate Cu/Al2O3 system dedicated to microelectronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual meeting of International Society of Electrochemistry</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884664v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the corrosion behavior of the Ti40Zr10Cu36Pd14 bulk metallic glass for biomedical applications: role of the casting defects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon nitrides PECVD thin films for enhancing copper corrosion resistance in microelectronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalzcyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884680v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis induced by proton irradiation at the steel-316L/aqueous solution interface: Role of energy deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Scaling formation impact on metallic materials corrosion in artificial geothermal solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miller Conference on Radiation Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Marana, France</w:t>
+              <w:t xml:space="preserve">Proceedings Worls Geothermal Cogress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884696v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developement of composite materials dedicated to corrosion protection. Case study: epoxy/LDH-EDDS coating system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impedance model of oxide layers composed of an inner and an outer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI : 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">74th Annual meeting of International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884685v1</w:t>
+                <w:t xml:space="preserve">hal-04884664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
+                <w:t xml:space="preserve">Radiolysis induced by proton irradiation at the steel-316L/aqueous solution interface: Role of energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Hadid</w:t>
+                <w:t xml:space="preserve">Dominique Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Transport Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Kumamoto, Japan</w:t>
+              <w:t xml:space="preserve">Miller Conference on Radiation Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Marana, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884655v1</w:t>
+                <w:t xml:space="preserve">hal-04884696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of carbon and stainless steels in an artificial geothermal solution: effect of mineral scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Developement of composite materials dedicated to corrosion protection. Case study: epoxy/LDH-EDDS coating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Normand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Corrosion, Aug 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">ISICXXI : 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494679v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental approach to characterize the crevice corrosion behaviour of the Ni-base 825 alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Klinklin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Monnot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Methods in Corrosion Research 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Transport Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884731v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the corrosion and scaling of carbon steel in different artificial geothermal solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Corrosion of carbon and stainless steels in an artificial geothermal solution: effect of mineral scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aristia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Ropital</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Eurocorr 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Corrosion, Aug 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884743v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric model of oxide layer composed of an inner and an outer layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EMCR 2022 (Electrochemical Methods in Corrosion Research 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, St Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956001v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Interaction between Magnetite and Octadecylamine at Different Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Grosjean</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">the 5th International Conference on Film Forming Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual conference (covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884720v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la résistance à la corrosion caverneuse de la nuance base nickel 825 : lien entre microstructure aux joints de grains et comportement électrochimique en milieu confiné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Développement d’une approche expérimentale pour caractériser la corrosion caverneuse de la nuance à base nickel 825</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Klinklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884725v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des techniques électrochimiques locales et globales pour la caractérisation de la résistance à la corrosion du cuivre protégé par des couches minces métalliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of an experimental approach to characterize the crevice corrosion behaviour of the Ni-base 825 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Electrochemical Methods in Corrosion Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884762v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion protection performance evaluation of epoxy/LDH-EDDS coatings for XC38 carbon steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature on the corrosion and scaling of carbon steel in different artificial geothermal solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884712v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dielectric model of oxide layer composed of an inner and an outer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">13th EMCR 2022 (Electrochemical Methods in Corrosion Research 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, St Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884777v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Interaction between Magnetite and Octadecylamine at Different Temperatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th International Conference on Film Forming Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual conference (covid), France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884783v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une approche expérimentale pour caractériser la corrosion caverneuse de la nuance à base nickel 825</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la résistance à la corrosion caverneuse de la nuance base nickel 825 : lien entre microstructure aux joints de grains et comportement électrochimique en milieu confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Klinklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884755v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of “modified” NBA 825 to improve their crevice corrosion resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apport des techniques électrochimiques locales et globales pour la caractérisation de la résistance à la corrosion du cuivre protégé par des couches minces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalsczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884740v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de synergie entre l’EDDS et la structure d’hydroxydes doubles lamellaires (HDLs) pour l’inhibition de la corrosion de l’acier au carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corrosion protection performance evaluation of epoxy/LDH-EDDS coatings for XC38 carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">matériaux</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884722v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la résistance à la corrosion du cuivre protégé par des couches minces nanométriques d’oxydes et nitrures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of “modified” NBA 825 to improve their crevice corrosion resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884708v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Water in an Ionic Liquid Cured Epoxy Polymer and its Effect on Dielectric Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effet de synergie entre l’EDDS et la structure d’hydroxydes doubles lamellaires (HDLs) pour l’inhibition de la corrosion de l’acier au carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914502v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of copper corrosion protection coatings by atomic layer deposition: application to microelectronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la résistance à la corrosion du cuivre protégé par des couches minces nanométriques d’oxydes et nitrures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalsczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884748v1</w:t>
+                <w:t xml:space="preserve">hal-04884708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des défauts d’élaboration sur le comportement à la corrosion du verre métallique massif de composition Ti40Zr10Cu36Pd14</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion of Water in an Ionic Liquid Cured Epoxy Polymer and its Effect on Dielectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alethea Liens</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nicolas Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884728v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crevice corrosion behaviour of nickel based alloy 825 in seawater</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of copper corrosion protection coatings by atomic layer deposition: application to microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884788v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of passive film under irradiations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rôle des défauts d’élaboration sur le comportement à la corrosion du verre métallique massif de composition Ti40Zr10Cu36Pd14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Th European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884794v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Deposition at different temperatures and validation of anti-corrosion efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolution of passive film under irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+              <w:t xml:space="preserve">Th European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884799v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergestic effect between layer double hydroxide (LDH) and EDDS to inhibit carbon steel corrosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crevice corrosion behaviour of nickel based alloy 825 in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884792v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Deposition at different temperatures and validation of anti-corrosion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Fregonese</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884804v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synergestic effect between layer double hydroxide (LDH) and EDDS to inhibit carbon steel corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545366v1</w:t>
+                <w:t xml:space="preserve">hal-04884792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Effect of low oxygen concentration on localized corrosion of carbon steel in « pseudo-passive state » in a CO2 aqueous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884818v1</w:t>
+                <w:t xml:space="preserve">hal-04884804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake assessment in polymer coating from dielectric measurements using local mixing rule coupled with Cole-Cole equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+                <w:t xml:space="preserve">Effect of low oxygen concentration in solution on localized corrosion of carbon steel in « pseudo-passive » state in a CO2 aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lallart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Rémy Mingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress, Eurocorr 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612327v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of alloying elements (Cr, Fe) on the passive behaviour and secondary oxidation of Ni based alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of oxygen contamination on the protectiveness of corrosion deposits on carbon steel in aqueous media containing CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884814v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the resistivity profiles obtained from the power law model and the physico-chemical properties of passive films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water uptake assessment in polymer coating from dielectric measurements using local mixing rule coupled with Cole-Cole equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">238th ECS meeting PRIME 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress, Eurocorr 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884811v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The role of alloying elements (Cr, Fe) on the passive behaviour and secondary oxidation of Ni based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884844v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Relationship between the resistivity profiles obtained from the power law model and the physico-chemical properties of passive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chongqing, China</w:t>
+              <w:t xml:space="preserve">238th ECS meeting PRIME 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884835v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the corrosion and tribology under irradiation behaviour of a stainless steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2019 The Annual event of the European Federation of Corrosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">ICCPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884847v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive electrochemical impedance spectroscopy investigation of the pH effect on the passive behaviour of a Ni-Cr binary alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Electrochemical impedance Spectrosocpy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lège-Cap Ferret, France</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884850v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterization of the corrosion and tribology under irradiation behaviour of a stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+              <w:t xml:space="preserve">EUROCORR 2019 The Annual event of the European Federation of Corrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884839v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Alloying Elements on the Secondary Passivation of Ni-Cr Based Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Successive electrochemical impedance spectroscopy investigation of the pH effect on the passive behaviour of a Ni-Cr binary alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">236th ECS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Electrochemical impedance Spectrosocpy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lège-Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884829v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Alloying Elements on the Secondary Passivation of Ni-Cr Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">236th ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapour Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2010 - 12th International Ceramics Congress Part E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy. pp.66-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5970,3079 +6212,3079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing eCHORD Orientation Mapping by Means of a Derivative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (3), pp.ozaf054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozaf054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05166014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical investigation on localised corrosion under silica sand deposit layers of carbon steel within a bespoke test cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raeesa Bhamji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Huggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical characterization of localized corrosion mechanism of ALD Al2O3-coated copper for microelectronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 234, pp.112135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of epoxy coating containing ionic liquid as anti-corrosion coating: Evaluation of barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 477 (22), pp.130376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric bi-layer model for electrochemical impedance spectroscopy characterisation of oxide film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 492, pp.144307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of thin alumina passive film growth by surface plasmon resonance (SPR) during an electrochemical process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dutems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Turover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.13804. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64378-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a Thin-Film Cell for assessing the Sensitivity of Nickel-Base Alloys to Crevice Corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Klinklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/acecaa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ SR-XRD analysis of corrosion product formation during ‘pseudo-passivation’ of carbon steel in CO2-containing aqueous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Burkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav R. Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 225, pp.111598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of O-2 contamination on carbon steel pseudo-passive scales in CO2 aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Mingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205, pp.110388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spherulite-type crystalline defects on the mechanical and electrochemical properties of Ti(40)Cu36Zr(10)Pd(14) metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurabelle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of chemical species on the electrochemical reactions and corrosion product layer of carbon steel in CO 2 aqueous environment: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Mingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (7), pp.1152-1167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/maco.202012118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Alloying Elements in Passive and Transpassive Behavior of Ni-Cr-Based Alloys in Borate Buffer Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ac1890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of austenitic stainless steel under tribological stresses and irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bererd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176, pp.108945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the passive behavior of a Ni-Cr binary alloy using successive electrochemical impedance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric analysis of water uptake in polymer coating using spatially defined Fick's law and mixing rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.105846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study by electrochemical impedance spectroscopy and surface analysis of corrosion product layers formed during CO2 corrosion of low alloy steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehan de Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ropital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, pp.108666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of passive films from the multi-frequency Mott-Schottky and power-law coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.62-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical investigations on crevice corrosion of a martensitic stainless steel in a thin-layer cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 737, pp.198-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effect between 8-hydroxyquinoline and benzotriazole for the corrosion protection of 2024 aluminium alloy: A local electrochemical impedance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.66-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion protection of 304L stainless steel by chemical vapour deposited alumina coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang José Prieto Yespica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Lazar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 81, pp. 125-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Properties of Materials Showing Constant-Phase-Element (CPE) Impedance Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E. Orazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (6), pp.C215-C225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.033306jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical characterisation of a martensitic stainless steel in a neutral chloride solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pébère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 87, pp. 32-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Surface Properties of Chemical Vapor Deposited Protective Aluminium Oxide Films on TA6V Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66, pp.66-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.66.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9052,529 +9294,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ study of iron carbonate formation kinetics and pseudo-passivation of carbon steel in aqueous CO2 environements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Woollam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Burkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPP 2024 annual conference +expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary cir-cuit: interaction between magnetite surface and commercial oc-tadecylamine suspension and efficiency against corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Eun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Vansteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Film Forming Substances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies to evaluate corrosion of carbon and stainless steels in artificial geothermal solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aristia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPP 2024 annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Symposium on Transport Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9584,143 +9826,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy effect between layer double hydroxide (LDH) and EDDS for corrosion inhibition of carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9730,504 +9972,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented LMD-p chemically graded steels: link between thermal history and as built microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la corrosin de l'acier au carbone par effet de synergie apporté par l'hydroxyde double lamellaire intercalant l'éthylènediamine-disuccinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit: Interaction between Magnetite and Octadecylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Eun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Water Chemistry in Nuclear Reactor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Juan Les Pins (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the chromium content on the passive behaviour of binary Ni-Cr alloys in borate buffer solution: investigation by successive electrochemical impedance spectroscopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Electrochemical impedance Spectrosocpy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lège-Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10237,91 +10479,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la mesure électrochimique pour la science des matériaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. INSA Lyon et l'UCBL1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04884378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10331,245 +10573,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry for mechanically assisted corrosion, concepts, tests, modelling and studied cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics - Microstructure - Corrosion Coupling: Concepts, Experiments, Modeling and Cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochimie pour la corrosion assistée mécaniquement, concepts, essais, modélisation et cas étudiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couplage « mécanique – microstructure – corrosion », Concepts, essais, modélisation et cas concrets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10579,114 +10821,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la corrosion caverneuse d'un acier inoxydable martensitique : utilisation d'une cellule à couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04282766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10754,51 +10996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4B91DDA"/>
+    <w:nsid w:val="426045A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10985,51 +11227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jos&#233; Prieto Yespica" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jos&#233; Prieto Yespica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>