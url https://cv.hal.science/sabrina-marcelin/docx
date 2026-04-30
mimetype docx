--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -1877,277 +1877,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developement of composite materials dedicated to corrosion protection. Case study: epoxy/LDH-EDDS coating system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+                <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI : 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Transport Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884685v1</w:t>
+                <w:t xml:space="preserve">hal-04884655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Hadid</w:t>
+                <w:t xml:space="preserve">Developement of composite materials dedicated to corrosion protection. Case study: epoxy/LDH-EDDS coating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Transport Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Kumamoto, Japan</w:t>
+              <w:t xml:space="preserve">ISICXXI : 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884655v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of carbon and stainless steels in an artificial geothermal solution: effect of mineral scales</w:t>
               </w:r>
@@ -2254,77 +2254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,394 +3573,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de synergie entre l’EDDS et la structure d’hydroxydes doubles lamellaires (HDLs) pour l’inhibition de la corrosion de l’acier au carbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+                <w:t xml:space="preserve">Diffusion of Water in an Ionic Liquid Cured Epoxy Polymer and its Effect on Dielectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884722v1</w:t>
+                <w:t xml:space="preserve">hal-04914502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la résistance à la corrosion du cuivre protégé par des couches minces nanométriques d’oxydes et nitrures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Haeffele</w:t>
+                <w:t xml:space="preserve">Effet de synergie entre l’EDDS et la structure d’hydroxydes doubles lamellaires (HDLs) pour l’inhibition de la corrosion de l’acier au carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
+              <w:t xml:space="preserve">matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884708v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Water in an Ionic Liquid Cured Epoxy Polymer and its Effect on Dielectric Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marie</w:t>
+                <w:t xml:space="preserve">Evaluation de la résistance à la corrosion du cuivre protégé par des couches minces nanométriques d’oxydes et nitrures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalsczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914502v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of copper corrosion protection coatings by atomic layer deposition: application to microelectronics</w:t>
               </w:r>
@@ -5046,103 +5046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake assessment in polymer coating from dielectric measurements using local mixing rule coupled with Cole-Cole equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress, Eurocorr 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
@@ -5495,103 +5495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
@@ -6637,51 +6637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of epoxy coating containing ionic liquid as anti-corrosion coating: Evaluation of barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7818,90 +7818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8203,103 +8203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric analysis of water uptake in polymer coating using spatially defined Fick's law and mixing rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.105846. </w:t>
@@ -9683,103 +9683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Symposium on Transport Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -10996,51 +10996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426045A4"/>
+    <w:nsid w:val="D8F503B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11227,51 +11227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jos&#233; Prieto Yespica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jos&#233; Prieto Yespica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>