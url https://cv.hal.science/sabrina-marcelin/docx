--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -302,273 +302,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension du lien entre l’histoire thermique, la microstructure et la dureté d’un acier à gradient de composition chimique obtenu par DED-LB poudre (Direct Energy Deposition – LASER Based)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boulnat</w:t>
+                <w:t xml:space="preserve">Interesting corrosion protection properties for carbon steel provided by a layered double hydroxides-filled epoxy coating with EDDS intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Metalurgie Quel Avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eurofillers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587223v1</w:t>
+                <w:t xml:space="preserve">hal-04921177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interesting corrosion protection properties for carbon steel provided by a layered double hydroxides-filled epoxy coating with EDDS intercalation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Blivet</w:t>
+                <w:t xml:space="preserve">Compréhension du lien entre l’histoire thermique, la microstructure et la dureté d’un acier à gradient de composition chimique obtenu par DED-LB poudre (Direct Energy Deposition – LASER Based)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">La Metalurgie Quel Avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921177v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of 13Cr stainles steel in artificial geothermal water</w:t>
               </w:r>
@@ -798,273 +798,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Film-forming Amines in the Conditions of Secondary Circuit: Interaction between Magnetite Surface and Octadecylamine</w:t>
+                <w:t xml:space="preserve">Electrochemical impedance spectroscopy investigation of the role of alloying elements (Cr, Fe) on the passive film properties of Ni based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Astorg</w:t>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Vansteene</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Film forming substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Prato (Italy), Italy</w:t>
+              <w:t xml:space="preserve">3rd Conference &amp; Expo AMPP Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884636v1</w:t>
+                <w:t xml:space="preserve">hal-04884625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical impedance spectroscopy investigation of the role of alloying elements (Cr, Fe) on the passive film properties of Ni based alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Film-forming Amines in the Conditions of Secondary Circuit: Interaction between Magnetite Surface and Octadecylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vansteene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference &amp; Expo AMPP Chapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Genes, Italy</w:t>
+              <w:t xml:space="preserve">7th international conference on Film forming substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Prato (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884625v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies to Evaluate the influence of mineral scales on uniform and stress corrosion cracking of steels in artificial geothermal waters</w:t>
               </w:r>
@@ -1169,610 +1169,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the corrosion behavior of the Ti40Zr10Cu36Pd14 bulk metallic glass for biomedical applications: role of the casting defects</w:t>
+                <w:t xml:space="preserve">Contribution of Electrochemical methods to investigate Cu/Al2O3 system dedicated to microelectronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléthéa Liens</w:t>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurabelle Gauthier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884680v1</w:t>
+                <w:t xml:space="preserve">hal-04884863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Electrochemical methods to investigate Cu/Al2O3 system dedicated to microelectronic application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Silicon nitrides PECVD thin films for enhancing copper corrosion resistance in microelectronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kowalzcyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884863v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nitrides PECVD thin films for enhancing copper corrosion resistance in microelectronic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Haeffele</w:t>
+                <w:t xml:space="preserve">Scaling formation impact on metallic materials corrosion in artificial geothermal solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Kowalzcyk</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ropital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings Worls Geothermal Cogress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884676v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling formation impact on metallic materials corrosion in artificial geothermal solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+                <w:t xml:space="preserve">Impedance model of oxide layers composed of an inner and an outer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Ropital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Worls Geothermal Cogress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Pekin, China</w:t>
+              <w:t xml:space="preserve">74th Annual meeting of International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884700v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance model of oxide layers composed of an inner and an outer layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Investigation of the corrosion behavior of the Ti40Zr10Cu36Pd14 bulk metallic glass for biomedical applications: role of the casting defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aléthéa Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurabelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual meeting of International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Thermec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884664v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis induced by proton irradiation at the steel-316L/aqueous solution interface: Role of energy deposition</w:t>
               </w:r>
@@ -2008,103 +2008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developement of composite materials dedicated to corrosion protection. Case study: epoxy/LDH-EDDS coating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Blivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISICXXI : 21st International Symposium on Intercalation Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
@@ -2248,519 +2248,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+                <w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aristia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884777v1</w:t>
+                <w:t xml:space="preserve">hal-04884720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Interaction between Magnetite and Octadecylamine at Different Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la résistance à la corrosion caverneuse de la nuance base nickel 825 : lien entre microstructure aux joints de grains et comportement électrochimique en milieu confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th International Conference on Film Forming Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual conference (covid), France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884783v1</w:t>
+                <w:t xml:space="preserve">hal-04884725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une approche expérimentale pour caractériser la corrosion caverneuse de la nuance à base nickel 825</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des techniques électrochimiques locales et globales pour la caractérisation de la résistance à la corrosion du cuivre protégé par des couches minces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Klinklin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+                <w:t xml:space="preserve">P. Kowalsczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Monnot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’électrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884755v1</w:t>
+                <w:t xml:space="preserve">hal-04884762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental approach to characterize the crevice corrosion behaviour of the Ni-base 825 alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+                <w:t xml:space="preserve">Corrosion protection performance evaluation of epoxy/LDH-EDDS coatings for XC38 carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Methods in Corrosion Research 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884731v1</w:t>
+                <w:t xml:space="preserve">hal-04884712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on the corrosion and scaling of carbon steel in different artificial geothermal solutions</w:t>
               </w:r>
@@ -2861,687 +2852,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric model of oxide layer composed of an inner and an outer layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Development of an experimental approach to characterize the crevice corrosion behaviour of the Ni-base 825 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EMCR 2022 (Electrochemical Methods in Corrosion Research 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, St Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Electrochemical Methods in Corrosion Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956001v1</w:t>
+                <w:t xml:space="preserve">hal-04884731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies pour l’étude de l’impact des dépôts minéraux métalliques dans des eaux géothermales artificielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Bertin</w:t>
+                <w:t xml:space="preserve">Dielectric model of oxide layer composed of an inner and an outer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">13th EMCR 2022 (Electrochemical Methods in Corrosion Research 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, St Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884720v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la résistance à la corrosion caverneuse de la nuance base nickel 825 : lien entre microstructure aux joints de grains et comportement électrochimique en milieu confiné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884725v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des techniques électrochimiques locales et globales pour la caractérisation de la résistance à la corrosion du cuivre protégé par des couches minces métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Haeffele</w:t>
+                <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Interaction between Magnetite and Octadecylamine at Different Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Kowalsczyk</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mazet</w:t>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">the 5th International Conference on Film Forming Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual conference (covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884762v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion protection performance evaluation of epoxy/LDH-EDDS coatings for XC38 carbon steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Blivet</w:t>
+                <w:t xml:space="preserve">Développement d’une approche expérimentale pour caractériser la corrosion caverneuse de la nuance à base nickel 825</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884712v1</w:t>
+                <w:t xml:space="preserve">hal-04884755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of “modified” NBA 825 to improve their crevice corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Klinklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3700,90 +3700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de synergie entre l’EDDS et la structure d’hydroxydes doubles lamellaires (HDLs) pour l’inhibition de la corrosion de l’acier au carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,103 +3821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la résistance à la corrosion du cuivre protégé par des couches minces nanométriques d’oxydes et nitrures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kowalsczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -3946,90 +3946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of copper corrosion protection coatings by atomic layer deposition: application to microelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4084,77 +4084,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des défauts d’élaboration sur le comportement à la corrosion du verre métallique massif de composition Ti40Zr10Cu36Pd14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4190,338 +4190,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of passive film under irradiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crevice corrosion behaviour of nickel based alloy 825 in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Klinklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bererd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Th European Corrosion Congress</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884794v1</w:t>
+                <w:t xml:space="preserve">hal-04884788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crevice corrosion behaviour of nickel based alloy 825 in seawater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Monnot</w:t>
+                <w:t xml:space="preserve">Evolution of passive film under irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+              <w:t xml:space="preserve">Th European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884788v1</w:t>
+                <w:t xml:space="preserve">hal-04884794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit of PWR: Deposition at different temperatures and validation of anti-corrosion efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
@@ -4550,90 +4550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergestic effect between layer double hydroxide (LDH) and EDDS to inhibit carbon steel corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5171,64 +5171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of alloying elements (Cr, Fe) on the passive behaviour and secondary oxidation of Ni based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,64 +5279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the resistivity profiles obtained from the power law model and the physico-chemical properties of passive films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,260 +5381,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+                <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chongqing, China</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884835v1</w:t>
+                <w:t xml:space="preserve">hal-04884844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
+                <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">ICCPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884844v1</w:t>
+                <w:t xml:space="preserve">hal-04884835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the corrosion and tribology under irradiation behaviour of a stainless steel</w:t>
               </w:r>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bererd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2019 The Annual event of the European Federation of Corrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
@@ -5745,64 +5745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive electrochemical impedance spectroscopy investigation of the pH effect on the passive behaviour of a Ni-Cr binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,64 +5853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The passive behaviour of binary Ni-Cr alloys by successive electrochemical impedance spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,64 +5961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Alloying Elements on the Secondary Passivation of Ni-Cr Based Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6278,51 +6278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (3), pp.ozaf054. </w:t>
@@ -6354,689 +6354,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05166014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical investigation on localised corrosion under silica sand deposit layers of carbon steel within a bespoke test cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Huggan</w:t>
+                <w:t xml:space="preserve">Electrochemical characterization of localized corrosion mechanism of ALD Al2O3-coated copper for microelectronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haeffele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 228, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111744⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 234, pp.112135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672858v1</w:t>
+                <w:t xml:space="preserve">hal-04604423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical characterization of localized corrosion mechanism of ALD Al2O3-coated copper for microelectronic application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of epoxy coating containing ionic liquid as anti-corrosion coating: Evaluation of barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112135⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 477 (22), pp.130376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604423v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of epoxy coating containing ionic liquid as anti-corrosion coating: Evaluation of barrier properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric bi-layer model for electrochemical impedance spectroscopy characterisation of oxide film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130376⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 492, pp.144307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399268v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric bi-layer model for electrochemical impedance spectroscopy characterisation of oxide film</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ monitoring of thin alumina passive film growth by surface plasmon resonance (SPR) during an electrochemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dutems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gâté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Turover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144307⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.13804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64378-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560829v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of thin alumina passive film growth by surface plasmon resonance (SPR) during an electrochemical process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical investigation on localised corrosion under silica sand deposit layers of carbon steel within a bespoke test cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faverjon</w:t>
+                <w:t xml:space="preserve">Raeesa Bhamji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gâté</w:t>
+                <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Turover</w:t>
+                <w:t xml:space="preserve">Michael Huggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.13804. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64378-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618452v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a Thin-Film Cell for assessing the Sensitivity of Nickel-Base Alloys to Crevice Corrosion</w:t>
               </w:r>
@@ -7048,51 +7048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Klinklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,51 +7152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ SR-XRD analysis of corrosion product formation during ‘pseudo-passivation’ of carbon steel in CO2-containing aqueous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Burkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,90 +7688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Alloying Elements in Passive and Transpassive Behavior of Ni-Cr-Based Alloys in Borate Buffer Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7946,278 +7946,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of austenitic stainless steel under tribological stresses and irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the passive behavior of a Ni-Cr binary alloy using successive electrochemical impedance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Sci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108945⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955780v1</w:t>
+                <w:t xml:space="preserve">hal-03367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the passive behavior of a Ni-Cr binary alloy using successive electrochemical impedance measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+                <w:t xml:space="preserve">Electrochemical behaviour of austenitic stainless steel under tribological stresses and irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 353, </w:t>
+              <w:t xml:space="preserve">Corrosion Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.108945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367342v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric analysis of water uptake in polymer coating using spatially defined Fick's law and mixing rule</w:t>
               </w:r>
@@ -8484,51 +8484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of passive films from the multi-frequency Mott-Schottky and power-law coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9308,51 +9308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ study of iron carbonate formation kinetics and pseudo-passivation of carbon steel in aqueous CO2 environements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Woollam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9433,103 +9433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary cir-cuit: interaction between magnetite surface and commercial oc-tadecylamine suspension and efficiency against corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vansteene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Film Forming Substances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -9853,77 +9853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy effect between layer double hydroxide (LDH) and EDDS for corrosion inhibition of carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10107,90 +10107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la corrosin de l'acier au carbone par effet de synergie apporté par l'hydroxyde double lamellaire intercalant l'éthylènediamine-disuccinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gata Joseph Ayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10228,103 +10228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of film-forming amines in the conditions of secondary circuit: Interaction between Magnetite and Octadecylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung-Eun Lee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Water Chemistry in Nuclear Reactor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Juan Les Pins (FR), France</w:t>
@@ -10353,64 +10353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the chromium content on the passive behaviour of binary Ni-Cr alloys in borate buffer solution: investigation by successive electrochemical impedance spectroscopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10996,51 +10996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8F503B0"/>
+    <w:nsid w:val="64C4C415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11227,51 +11227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jos&#233; Prieto Yespica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-marcelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6556-6879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168906627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gata Joseph Ayemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Fabrice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aristia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Costa Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bosch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropital" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Eun Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Astorg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vansteene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haeffele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalzcyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Klinklin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kowalsczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monnot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Basilico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mingant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kittel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03545366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05166014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112135" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04560829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dutems" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faverjon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turover" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64378-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeesa Bhamji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Owen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huggan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111744" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klinklin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acecaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04289082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Burkle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Joshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kittel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111598" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mingant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101353" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03156756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202012118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1890" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136531" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Moine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108945" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02864432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan de Motte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804473v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;gnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.07.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Lazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jos&#233; Prieto Yespica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.12.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00804229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Orazem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frateur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.033306jes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lacroix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.66.66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Woollam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04884378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04282766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>