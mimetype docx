--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -73,1255 +73,1981 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sabrina-mazigh</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0004-7466-5416</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel : Le cas de l’expansion du mythe Hammou Ounamir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La patrimonialisation numérique comme acte de transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ex Professo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t>
+              <w:t xml:space="preserve">Studi Africanistici. Quaderni di Studi Berberi e Libico-berberi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705241v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemmou Unamir et Tanirt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Circulation patrimoniale et conservation ex situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des Littératures en Langues africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, N°55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699488v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saby ou le Dévouement filial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ex Professo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmou Unamir et Tanirt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Littératures en Langues africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la visibilité d’un patrimoine culturel occulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.219-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edb.051.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saby ou le Dévouement filial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des Littératures en Langues africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation culturelle et la valorisation des manuscrits amazighs en graphie arabe à travers les wikis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Circulation fragmentée du sens patrimonial à travers les dispositifs participatifs numériques : Une approche sémio-pragmatique des espaces de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques du Patrimoine Culturel</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04728030v1</w:t>
+              <w:t xml:space="preserve">Penser la communication à l’aune des approches sémiotiques et pragmatiques Enjeux épistémologiques, théoriques, méthodologiques et académiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1er colloque international du Groupe de Recherche ASPIC – Approches Sémiotiques et Pragmatiques Internationales de la Communication, Apr 2026, Montpelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes visuelles pour patrimoine culturel i-materiel : &amp;quot;INTERFERENCE&amp;quot; comme cartographie sensible de la Co-cathédrale Saint-Jean de La Valette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’intelligence artificielle générative dans l’enseignement supérieur professionnalisant : une enquête pour la conception et la mise en œuvre d’un atelier de sensibilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEXTE [S-oN] Image 6 - -Pour un nouveau contrat social de l’errance : entre Art[S], Territoire[S], Blockchain[S] et Crypto-monnaie[S]</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04699493v1</w:t>
+              <w:t xml:space="preserve">CNRIUT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRIUT, Apr 2026, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience virtuelle du manuscrit amazigh en graphie arabe : les enjeux du storytelling pour un web documentaire immersif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La migration des manuscrits berbères (amazighs) en graphie arabe en Europe. Des terres berbères aux archives françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser et faire revivre le patrimoine imatériel à l'ère numérique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04439898v1</w:t>
+              <w:t xml:space="preserve">Colloque international Sur les traces de la langue amazighe (berbère) de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche sur les différenciations socio-anthropologiques et les identités sociales (Ladsis, Université Hassan II de Casablanca - Maroc), Nov 2024, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature humaine et son rapport avec l’identité culturelle : le traitement du film &amp;quot; L’Enfant Sauvage &amp;quot; de François Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès International Des Sociologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trouble identitaire chez l’antihéros &amp;quot;Masseoud&amp;quot; du Film WECHMA (1970) du réalisateur Hamid BENANI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès International Des Sociologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tatouage 'ethno-culture' à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TEXTE &amp; IMAGE 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malta Society Of Arts; CITU- Paragraphe, Sep 2021, La Valette, Malte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et Altérité : La confusion identitaire dans le film «Le Noir (Te) Vous Va Si Bien»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cinéma et Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Beni Mellal, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de médiation numérique du patrimoine culturel immatériel : une approche recherche-action pour la valorisation du manuscrit amazigh en graphie arabe : une approche recherche-action pour la valorisation du manuscrit berbère (amazigh) en graphie arabe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Actes des doctorales du Crem 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-04705261v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorales du Crem 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Metz, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La migration des manuscrits berbères (amazighs) en graphie arabe en Europe. Des terres berbères aux archives françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AJC CREM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Sur les traces de la langue amazighe (berbère) de l’Antiquité à nos jours</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04825062v1</w:t>
+              <w:t xml:space="preserve">Actes des Doctorales du CREM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-20, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+                <w:t xml:space="preserve">La médiation culturelle et la valorisation des manuscrits amazighs en graphie arabe à travers les wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nasreddine Bouhai; Khaldoun Zreik. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04906942v1</w:t>
+              <w:t xml:space="preserve">Dynamiques du Patrimoine Culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europia Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 979-10-90094-70-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature humaine et son rapport avec l’identité culturelle : le traitement du film &amp;quot; L’Enfant Sauvage &amp;quot; de François Truffaut</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">‘Interférence’ comme cartographie sensible de la co-cathédrale Saint-Jean de la Valette à Malte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de l’Université Savoie Mont Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès International Des Sociologues de Langue Française</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04730079v1</w:t>
+              <w:t xml:space="preserve">TEXTE [S-oN] Image 6 - -Pour un nouveau contrat social de l’errance : entre Art[S], Territoire[S], Blockchain[S] et Crypto-monnaie[S]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (6), , A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble identitaire chez l’antihéros &amp;quot;Masseoud&amp;quot; du Film WECHMA (1970) du réalisateur Hamid BENANI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’expérience virtuelle du manuscrit amazigh en graphie arabe : les enjeux du storytelling pour un web documentaire immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès International Des Sociologues de Langue Française</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04730103v1</w:t>
+              <w:t xml:space="preserve">Repenser et faire revivre le patrimoine imatériel à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, europia productions, 2023, 979-10-90094-57-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de médiation numérique du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université paris 8, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04705261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">INTERFERENCES | Projet VR : Analyse critique de l’expérience de visite au sein d’un espace patrimonial I le cas de la Co-cathédral Saint John Baptiste à Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1389,51 +2115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34DBBC47"/>
+    <w:nsid w:val="60835602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-mazigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-mazigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7466-5416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565855v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edb.051.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>