--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -99,50 +99,113 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0004-7466-5416</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignante et co-responsable du parcours BIAV au Département Techniques de Commercialisation de l’IUT Thionville-Yutz et chercheure rattachée à l’équipe Praxis au Centre de Recherche sur les Médiations (CREM, UR 3476), Université de Lorraine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">J’ai soutenu en juillet 2024 une thèse en cotutelle internationale financée par le Programme Hubert Curien (PHC) Toubkal franco-marocain, consacrée aux stratégies de médiation numérique du patrimoine culturel immatériel et à la valorisation des manuscrits berbères issus du Maghreb Occidental migrés en Europe. Mes recherches portent sur le processus de patrimonialisation numérique et la circulation du sens à travers les dispositifs participatifs en ligne. Je s’intéresse aux modalités par lesquelles les pratiques numériques (plateformes collaboratives, réseaux sociaux numériques, dispositifs de redocumentarisation) transforment la transmission, la conservation et la réappropriation des patrimoines culturels, en particulier immatériels. Mon approche interroge les médiations à l’œuvre entre les acteurs, les contenus et les espaces de communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes travaux actuels s’organisent autour de quatre axes qui interrogent les transformations que le numérique impose aux individus, aux institutions et aux savoirs:*** (1) la circulation fragmentée du sens patrimonial dans les espaces numériques participatifs,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(2) les récits des influenceurs familiaux sur Instagram comme forme de patrimonialisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(3) la reconfiguration des gestes d’écriture étudiants à l’ère des intelligences artificielles génératives, en interrogeant les effets de la confiance algorithmique sur la créativité, l’ « inventio » et la traçabilité documentaire dans l’enseignement supérieur professionnalisant.**</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -169,342 +232,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patrimonialisation numérique comme acte de transmission</w:t>
+                <w:t xml:space="preserve">Circulation patrimoniale et conservation ex situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi Africanistici. Quaderni di Studi Berberi e Libico-berberi </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, N°55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565856v1</w:t>
+                <w:t xml:space="preserve">hal-05565855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation patrimoniale et conservation ex situ</w:t>
+                <w:t xml:space="preserve">La patrimonialisation numérique comme acte de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études et documents berbères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, N°55</w:t>
+              <w:t xml:space="preserve">Studi Africanistici. Quaderni di Studi Berberi e Libico-berberi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565855v1</w:t>
+                <w:t xml:space="preserve">hal-05565856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel</w:t>
+                <w:t xml:space="preserve">Hemmou Unamir et Tanirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ex Professo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t>
+              <w:t xml:space="preserve">Encyclopédie des Littératures en Langues africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705241v1</w:t>
+                <w:t xml:space="preserve">hal-04699488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemmou Unamir et Tanirt</w:t>
+                <w:t xml:space="preserve">La médiatisation numérique du patrimoine culturel immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des Littératures en Langues africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Ex Professo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699488v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la visibilité d’un patrimoine culturel occulté</w:t>
               </w:r>
@@ -874,329 +937,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+                <w:t xml:space="preserve">Le tatouage 'ethno-culture' à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
+              <w:t xml:space="preserve">Colloque TEXTE &amp; IMAGE 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malta Society Of Arts; CITU- Paragraphe, Sep 2021, La Valette, Malte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906942v1</w:t>
+                <w:t xml:space="preserve">hal-05565934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature humaine et son rapport avec l’identité culturelle : le traitement du film &amp;quot; L’Enfant Sauvage &amp;quot; de François Truffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès International Des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble identitaire chez l’antihéros &amp;quot;Masseoud&amp;quot; du Film WECHMA (1970) du réalisateur Hamid BENANI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès International Des Sociologues de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730103v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tatouage 'ethno-culture' à l’ère numérique</w:t>
+                <w:t xml:space="preserve">Le trouble identitaire chez l’antihéros &amp;quot;Masseoud&amp;quot; du Film WECHMA (1970) du réalisateur Hamid BENANI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TEXTE &amp; IMAGE 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malta Society Of Arts; CITU- Paragraphe, Sep 2021, La Valette, Malte</w:t>
+              <w:t xml:space="preserve">XXIe Congrès International Des Sociologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565934v1</w:t>
+                <w:t xml:space="preserve">hal-04730103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et Altérité : La confusion identitaire dans le film «Le Noir (Te) Vous Va Si Bien»</w:t>
               </w:r>
@@ -1496,77 +1559,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation culturelle et la valorisation des manuscrits amazighs en graphie arabe à travers les wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
+                <w:t xml:space="preserve">Nadia Kaaouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Zreik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasreddine Bouhai; Khaldoun Zreik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques du Patrimoine Culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1621,51 +1684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Interférence’ comme cartographie sensible de la co-cathédrale Saint-Jean de la Valette à Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumin Liang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1720,77 +1783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience virtuelle du manuscrit amazigh en graphie arabe : les enjeux du storytelling pour un web documentaire immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaldoun Zreik</w:t>
+                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kaaouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser et faire revivre le patrimoine imatériel à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, europia productions, 2023, 979-10-90094-57-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1950,51 +2013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERFERENCES | Projet VR : Analyse critique de l’expérience de visite au sein d’un espace patrimonial I le cas de la Co-cathédral Saint John Baptiste à Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2115,51 +2178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60835602"/>
+    <w:nsid w:val="BDF65078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2262,52 +2325,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="9CA87418"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2346,51 +2560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-mazigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7466-5416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565855v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edb.051.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-mazigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7466-5416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaaouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edb.051.0219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperheritage8.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04705261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>