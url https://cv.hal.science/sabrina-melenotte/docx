--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -836,689 +836,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond political anthropology</w:t>
+                <w:t xml:space="preserve">Art, memory, and disappearance in contemporary Mexico: A conversation with Alfredo López Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+                <w:t xml:space="preserve">Alfredo López Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rebucini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Wittersheim</w:t>
+                <w:t xml:space="preserve">Verónica Vallejo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26330024211003010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334014v1</w:t>
+                <w:t xml:space="preserve">hal-03260911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des morts qui dérangent : espaces clandestins de la disparition et nécropouvoir au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334019v1</w:t>
+                <w:t xml:space="preserve">hal-03341894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts qui dérangent : espaces clandestins de la disparition et nécropouvoir au Mexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.22619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03341894v1</w:t>
+                <w:t xml:space="preserve">hal-03334019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Beyond political anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+                <w:t xml:space="preserve">G. Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Beyond political anthropology, 2, https://revues.mshparisnord.fr/chcp/index.php?id=353</w:t>
+              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411754v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, memory, and disappearance in contemporary Mexico: A conversation with Alfredo López Casanova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo López Casanova</w:t>
+                <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verónica Vallejo Flores</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence: An international journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Beyond political anthropology, 2, https://revues.mshparisnord.fr/chcp/index.php?id=353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260911v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpetrating violence viewed from the perspective of the social sciences: Debates and perspectives</w:t>
+                <w:t xml:space="preserve">Sur les traces des disparus au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence: An international journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Section 'Perpetrating Violence', 1 (1), pp.40-58. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°178 (2), pp.345-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2633002420924963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657798v1</w:t>
+                <w:t xml:space="preserve">hal-02571204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des disparus au Mexique</w:t>
+                <w:t xml:space="preserve">Perpetrating violence viewed from the perspective of the social sciences: Debates and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N°178 (2), pp.345-360. </w:t>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Section 'Perpetrating Violence', 1 (1), pp.40-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2633002420924963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571204v1</w:t>
+                <w:t xml:space="preserve">hal-02657798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Forger la patrie » dans la région des Hautes-Terres du Chiapas (1930-1970) : Caciquisme, indigénisme et hégémonie culturelle</w:t>
               </w:r>
@@ -1576,165 +1576,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsia de una matanza: El destino de los cuerpos femeninos muertos en Acteal (22/12/1997)</w:t>
+                <w:t xml:space="preserve">Lynchage et sorcellerie à Chenalhó. Les coupeurs de tête dans le conflit armé au Chiapas (Mexique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Técnicas de los cuerpos violentados, 72, pp.75-97</w:t>
+              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mémoires et violences extrêmes / Balandier, 6-7, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02305074v1</w:t>
+                <w:t xml:space="preserve">halshs-02305061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynchage et sorcellerie à Chenalhó. Les coupeurs de tête dans le conflit armé au Chiapas (Mexique).</w:t>
+                <w:t xml:space="preserve">Autopsia de una matanza: El destino de los cuerpos femeninos muertos en Acteal (22/12/1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mémoires et violences extrêmes / Balandier, 6-7, pp.109-127</w:t>
+              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Técnicas de los cuerpos violentados, 72, pp.75-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02305061v1</w:t>
+                <w:t xml:space="preserve">halshs-02305074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire (sur) un massacre : Acteal 1997-2008 (Mexique). Enjeux d'écriture, enjeux d'interprétations.</w:t>
               </w:r>
@@ -3052,272 +3052,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise médico-légale au Mexique et la force expressive des os</w:t>
+                <w:t xml:space="preserve">Nouvelles et anciennes disparitions en Amérique latine : du Chili au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becerril Aceves</w:t>
+                <w:t xml:space="preserve">P. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FMSH, pp.78-85, 2021</w:t>
+              <w:t xml:space="preserve">, FMSH, pp.28-31, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746350v1</w:t>
+                <w:t xml:space="preserve">hal-03746342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Jour des morts avec un chercheur de fosses clandestines dans le Guerrero</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La crise médico-légale au Mexique et la force expressive des os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becerril Aceves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FMSH, pp.162-169, 2021</w:t>
+              <w:t xml:space="preserve">, FMSH, pp.78-85, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746366v1</w:t>
+                <w:t xml:space="preserve">hal-03746350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles et anciennes disparitions en Amérique latine : du Chili au Mexique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un Jour des morts avec un chercheur de fosses clandestines dans le Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FMSH, pp.28-31, 2021</w:t>
+              <w:t xml:space="preserve">, FMSH, pp.162-169, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746342v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4469,51 +4469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CFDDCD7"/>
+    <w:nsid w:val="43128C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4617,51 +4617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="013FBE0A"/>
+    <w:nsid w:val="3C6B371F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,51 +4765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48A5BEC6"/>
+    <w:nsid w:val="E0685922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrina.melenotte@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.urmis.fr/presentation-du-groupe-de-recherche-crises-violences-incertitudes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/chcp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sov.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/recherche/24279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/VIO/0/0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.researchgate.net/profile/Sabrina-Melenotte/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ird.academia.edu/SabrinaMelenotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9676-8230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=yLsvPVAAAAAJ&amp;view_op=list_works&amp;gmla=AJsN-F4XFmsUOoGRudn1w1q2QHeBrJGLMV9ril5VcNKNdGKl7hMLJFEyL5ZzzaEK7OmTYM_ciGtqKtLNEywNLF6I5MdaTapsmg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#243;pez Casanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Vallejo Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211003010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420924963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2015.720105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00133_18.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD94HPZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omnibook.com/view/e31c6d6e-215d-4dd8-84a6-61797858f3f4/page/1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com.mx/product-page/tierra-de-terrores-arturo-aguirre-moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004518452/BP000020.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518452_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93123-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becerril Aceves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/mook-mexique-une-terre-de-disparues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/87738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Berindei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01166862v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrina.melenotte@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.urmis.fr/presentation-du-groupe-de-recherche-crises-violences-incertitudes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/chcp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sov.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/recherche/24279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/VIO/0/0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.researchgate.net/profile/Sabrina-Melenotte/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ird.academia.edu/SabrinaMelenotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9676-8230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=yLsvPVAAAAAJ&amp;view_op=list_works&amp;gmla=AJsN-F4XFmsUOoGRudn1w1q2QHeBrJGLMV9ril5VcNKNdGKl7hMLJFEyL5ZzzaEK7OmTYM_ciGtqKtLNEywNLF6I5MdaTapsmg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#243;pez Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Vallejo Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211003010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22619" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420924963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2015.720105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00133_18.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD94HPZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omnibook.com/view/e31c6d6e-215d-4dd8-84a6-61797858f3f4/page/1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com.mx/product-page/tierra-de-terrores-arturo-aguirre-moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004518452/BP000020.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518452_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93123-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becerril Aceves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/mook-mexique-une-terre-de-disparues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/87738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Berindei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01166862v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>