--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -836,689 +836,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, memory, and disappearance in contemporary Mexico: A conversation with Alfredo López Casanova</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des morts qui dérangent : espaces clandestins de la disparition et nécropouvoir au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verónica Vallejo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence: An international journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/26330024211003010⟩</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260911v1</w:t>
+                <w:t xml:space="preserve">hal-03341894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts qui dérangent : espaces clandestins de la disparition et nécropouvoir au Mexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341894v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Beyond political anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334019v1</w:t>
+                <w:t xml:space="preserve">hal-03334014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond political anthropology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rebucini</w:t>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">, 2021, Beyond political anthropology, 2, https://revues.mshparisnord.fr/chcp/index.php?id=353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334014v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+                <w:t xml:space="preserve">Art, memory, and disappearance in contemporary Mexico: A conversation with Alfredo López Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo López Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Wittersheim</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Vallejo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26330024211003010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411754v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des disparus au Mexique</w:t>
+                <w:t xml:space="preserve">Perpetrating violence viewed from the perspective of the social sciences: Debates and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N°178 (2), pp.345-360. </w:t>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Section 'Perpetrating Violence', 1 (1), pp.40-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2633002420924963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571204v1</w:t>
+                <w:t xml:space="preserve">hal-02657798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpetrating violence viewed from the perspective of the social sciences: Debates and perspectives</w:t>
+                <w:t xml:space="preserve">Sur les traces des disparus au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence: An international journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Section 'Perpetrating Violence', 1 (1), pp.40-58. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°178 (2), pp.345-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2633002420924963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657798v1</w:t>
+                <w:t xml:space="preserve">hal-02571204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Forger la patrie » dans la région des Hautes-Terres du Chiapas (1930-1970) : Caciquisme, indigénisme et hégémonie culturelle</w:t>
               </w:r>
@@ -1576,165 +1576,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynchage et sorcellerie à Chenalhó. Les coupeurs de tête dans le conflit armé au Chiapas (Mexique).</w:t>
+                <w:t xml:space="preserve">Autopsia de una matanza: El destino de los cuerpos femeninos muertos en Acteal (22/12/1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mémoires et violences extrêmes / Balandier, 6-7, pp.109-127</w:t>
+              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Técnicas de los cuerpos violentados, 72, pp.75-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02305061v1</w:t>
+                <w:t xml:space="preserve">halshs-02305074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsia de una matanza: El destino de los cuerpos femeninos muertos en Acteal (22/12/1997)</w:t>
+                <w:t xml:space="preserve">Lynchage et sorcellerie à Chenalhó. Les coupeurs de tête dans le conflit armé au Chiapas (Mexique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Técnicas de los cuerpos violentados, 72, pp.75-97</w:t>
+              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mémoires et violences extrêmes / Balandier, 6-7, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02305074v1</w:t>
+                <w:t xml:space="preserve">halshs-02305061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire (sur) un massacre : Acteal 1997-2008 (Mexique). Enjeux d'écriture, enjeux d'interprétations.</w:t>
               </w:r>
@@ -3138,272 +3138,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise médico-légale au Mexique et la force expressive des os</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
+              <w:t xml:space="preserve">FMSH/IRD/ANR/URMIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FMSH, pp.78-85, 2021</w:t>
+              <w:t xml:space="preserve">Mexique : Une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FMSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4-17, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746350v1</w:t>
+                <w:t xml:space="preserve">hal-03979681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Jour des morts avec un chercheur de fosses clandestines dans le Guerrero</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La crise médico-légale au Mexique et la force expressive des os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becerril Aceves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FMSH, pp.162-169, 2021</w:t>
+              <w:t xml:space="preserve">, FMSH, pp.78-85, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746366v1</w:t>
+                <w:t xml:space="preserve">hal-03746350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Un Jour des morts avec un chercheur de fosses clandestines dans le Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FMSH/IRD/ANR/URMIS. </w:t>
+              <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexique : Une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMSH, pp.162-169, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMSH</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03979681v1</w:t>
+                <w:t xml:space="preserve">hal-03746366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparaître au Mexique : de la nécropolitique aux mobilisations sociales</w:t>
               </w:r>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FMSH/IRD/ANR/URMIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sabrina Melenotte (dir.), Mexique. Une terre de disparu.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-27, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4469,51 +4469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43128C22"/>
+    <w:nsid w:val="48C8635C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4617,51 +4617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C6B371F"/>
+    <w:nsid w:val="9EC9E04B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,51 +4765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0685922"/>
+    <w:nsid w:val="1B655B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrina.melenotte@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.urmis.fr/presentation-du-groupe-de-recherche-crises-violences-incertitudes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/chcp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sov.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/recherche/24279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/VIO/0/0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.researchgate.net/profile/Sabrina-Melenotte/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ird.academia.edu/SabrinaMelenotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9676-8230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=yLsvPVAAAAAJ&amp;view_op=list_works&amp;gmla=AJsN-F4XFmsUOoGRudn1w1q2QHeBrJGLMV9ril5VcNKNdGKl7hMLJFEyL5ZzzaEK7OmTYM_ciGtqKtLNEywNLF6I5MdaTapsmg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#243;pez Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Vallejo Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211003010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22619" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420924963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2015.720105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00133_18.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD94HPZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omnibook.com/view/e31c6d6e-215d-4dd8-84a6-61797858f3f4/page/1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com.mx/product-page/tierra-de-terrores-arturo-aguirre-moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004518452/BP000020.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518452_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93123-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becerril Aceves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/mook-mexique-une-terre-de-disparues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/87738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Berindei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01166862v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrina.melenotte@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.urmis.fr/presentation-du-groupe-de-recherche-crises-violences-incertitudes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/chcp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sov.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/recherche/24279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/VIO/0/0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.researchgate.net/profile/Sabrina-Melenotte/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ird.academia.edu/SabrinaMelenotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9676-8230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=yLsvPVAAAAAJ&amp;view_op=list_works&amp;gmla=AJsN-F4XFmsUOoGRudn1w1q2QHeBrJGLMV9ril5VcNKNdGKl7hMLJFEyL5ZzzaEK7OmTYM_ciGtqKtLNEywNLF6I5MdaTapsmg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22619" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#243;pez Casanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Vallejo Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211003010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420924963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2015.720105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00133_18.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD94HPZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omnibook.com/view/e31c6d6e-215d-4dd8-84a6-61797858f3f4/page/1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com.mx/product-page/tierra-de-terrores-arturo-aguirre-moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004518452/BP000020.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518452_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93123-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/mook-mexique-une-terre-de-disparues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becerril Aceves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/87738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Berindei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01166862v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>