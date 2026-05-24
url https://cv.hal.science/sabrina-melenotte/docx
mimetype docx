--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -836,689 +836,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts qui dérangent : espaces clandestins de la disparition et nécropouvoir au Mexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Art, memory, and disappearance in contemporary Mexico: A conversation with Alfredo López Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo López Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Vallejo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/conflits.22619⟩</w:t>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26330024211003010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341894v1</w:t>
+                <w:t xml:space="preserve">hal-03260911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Beyond political anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334019v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond political anthropology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des morts qui dérangent : espaces clandestins de la disparition et nécropouvoir au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334014v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Beyond political anthropology, 2, https://revues.mshparisnord.fr/chcp/index.php?id=353</w:t>
+              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411754v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, memory, and disappearance in contemporary Mexico: A conversation with Alfredo López Casanova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo López Casanova</w:t>
+                <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verónica Vallejo Flores</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence: An international journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Beyond political anthropology, 2, https://revues.mshparisnord.fr/chcp/index.php?id=353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260911v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpetrating violence viewed from the perspective of the social sciences: Debates and perspectives</w:t>
+                <w:t xml:space="preserve">Sur les traces des disparus au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence: An international journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Section 'Perpetrating Violence', 1 (1), pp.40-58. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°178 (2), pp.345-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2633002420924963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657798v1</w:t>
+                <w:t xml:space="preserve">hal-02571204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des disparus au Mexique</w:t>
+                <w:t xml:space="preserve">Perpetrating violence viewed from the perspective of the social sciences: Debates and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N°178 (2), pp.345-360. </w:t>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Section 'Perpetrating Violence', 1 (1), pp.40-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.202.0345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2633002420924963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571204v1</w:t>
+                <w:t xml:space="preserve">hal-02657798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Forger la patrie » dans la région des Hautes-Terres du Chiapas (1930-1970) : Caciquisme, indigénisme et hégémonie culturelle</w:t>
               </w:r>
@@ -1576,165 +1576,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsia de una matanza: El destino de los cuerpos femeninos muertos en Acteal (22/12/1997)</w:t>
+                <w:t xml:space="preserve">Lynchage et sorcellerie à Chenalhó. Les coupeurs de tête dans le conflit armé au Chiapas (Mexique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Técnicas de los cuerpos violentados, 72, pp.75-97</w:t>
+              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mémoires et violences extrêmes / Balandier, 6-7, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02305074v1</w:t>
+                <w:t xml:space="preserve">halshs-02305061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynchage et sorcellerie à Chenalhó. Les coupeurs de tête dans le conflit armé au Chiapas (Mexique).</w:t>
+                <w:t xml:space="preserve">Autopsia de una matanza: El destino de los cuerpos femeninos muertos en Acteal (22/12/1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mémoires et violences extrêmes / Balandier, 6-7, pp.109-127</w:t>
+              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Técnicas de los cuerpos violentados, 72, pp.75-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02305061v1</w:t>
+                <w:t xml:space="preserve">halshs-02305074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire (sur) un massacre : Acteal 1997-2008 (Mexique). Enjeux d'écriture, enjeux d'interprétations.</w:t>
               </w:r>
@@ -3052,358 +3052,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles et anciennes disparitions en Amérique latine : du Chili au Mexique</w:t>
+                <w:t xml:space="preserve">La crise médico-légale au Mexique et la force expressive des os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Diaz</w:t>
+                <w:t xml:space="preserve">J. Becerril Aceves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FMSH, pp.28-31, 2021</w:t>
+              <w:t xml:space="preserve">, FMSH, pp.78-85, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746342v1</w:t>
+                <w:t xml:space="preserve">hal-03746350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Un Jour des morts avec un chercheur de fosses clandestines dans le Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FMSH/IRD/ANR/URMIS. </w:t>
+              <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexique : Une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.4-17, 2021</w:t>
+              <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMSH, pp.162-169, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979681v1</w:t>
+                <w:t xml:space="preserve">hal-03746366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise médico-légale au Mexique et la force expressive des os</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
+              <w:t xml:space="preserve">FMSH/IRD/ANR/URMIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FMSH, pp.78-85, 2021</w:t>
+              <w:t xml:space="preserve">Mexique : Une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FMSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4-17, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746350v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Jour des morts avec un chercheur de fosses clandestines dans le Guerrero</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles et anciennes disparitions en Amérique latine : du Chili au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Melenotte, Sabrina (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexique : une terre de disparu.e.s : 19 récits, 2 enquêtes, 1 portfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FMSH, pp.162-169, 2021</w:t>
+              <w:t xml:space="preserve">, FMSH, pp.28-31, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746366v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparaître au Mexique : de la nécropolitique aux mobilisations sociales</w:t>
               </w:r>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Melenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FMSH/IRD/ANR/URMIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sabrina Melenotte (dir.), Mexique. Une terre de disparu.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-27, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4469,51 +4469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48C8635C"/>
+    <w:nsid w:val="85AD1969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4617,51 +4617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EC9E04B"/>
+    <w:nsid w:val="D007D857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,51 +4765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B655B57"/>
+    <w:nsid w:val="B4C5B096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrina.melenotte@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.urmis.fr/presentation-du-groupe-de-recherche-crises-violences-incertitudes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/chcp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sov.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/recherche/24279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/VIO/0/0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.researchgate.net/profile/Sabrina-Melenotte/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ird.academia.edu/SabrinaMelenotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9676-8230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=yLsvPVAAAAAJ&amp;view_op=list_works&amp;gmla=AJsN-F4XFmsUOoGRudn1w1q2QHeBrJGLMV9ril5VcNKNdGKl7hMLJFEyL5ZzzaEK7OmTYM_ciGtqKtLNEywNLF6I5MdaTapsmg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22619" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#243;pez Casanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Vallejo Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211003010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420924963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2015.720105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00133_18.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD94HPZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omnibook.com/view/e31c6d6e-215d-4dd8-84a6-61797858f3f4/page/1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com.mx/product-page/tierra-de-terrores-arturo-aguirre-moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004518452/BP000020.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518452_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93123-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/mook-mexique-une-terre-de-disparues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becerril Aceves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/87738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Berindei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01166862v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrina.melenotte@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.urmis.fr/presentation-du-groupe-de-recherche-crises-violences-incertitudes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/chcp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sov.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/recherche/24279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/VIO/0/0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.researchgate.net/profile/Sabrina-Melenotte/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ird.academia.edu/SabrinaMelenotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9676-8230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=yLsvPVAAAAAJ&amp;view_op=list_works&amp;gmla=AJsN-F4XFmsUOoGRudn1w1q2QHeBrJGLMV9ril5VcNKNdGKl7hMLJFEyL5ZzzaEK7OmTYM_ciGtqKtLNEywNLF6I5MdaTapsmg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#243;pez Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Vallejo Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024211003010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420924963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2015.720105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00133_18.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD94HPZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omnibook.com/view/e31c6d6e-215d-4dd8-84a6-61797858f3f4/page/1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com.mx/product-page/tierra-de-terrores-arturo-aguirre-moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004518452/BP000020.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004518452_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93123-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becerril Aceves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/mook-mexique-une-terre-de-disparues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67586" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/87738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Berindei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01166862v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>