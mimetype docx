--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -244,2606 +244,2606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04998591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résistance de l'impérativité des règles de compétence territoriale face à la surcharge de la juridiction prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'action de groupe rénovée : nouvelle ère pour le contentieux social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 09, pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Résistance de l'impérativité des règles de compétence territoriale face à la surcharge de la juridiction prud'homale</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de groupe « universelle » face à ses (nouvelles) temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05428951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionnalité de la procédure de contestation des avis d'(in)aptitude du médecin du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.54</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'action de groupe « universelle » face à ses (nouvelles) temporalités</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04462768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péremption d'instance en appel : enfin, un retour à la justice !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04551570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de comparution en mise en état : attention à la menace de la caducité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions sociales, voie de justice sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.977</w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conventionnalité de la procédure de contestation des avis d'(in)aptitude du médecin du travail</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du juge d'appel en matière de harcèlement sexuel : l'employeur défaillant n'a pas (nécessairement) tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.129</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La péremption d'instance en appel : enfin, un retour à la justice !</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04043978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantonnement de l'appel-nullité contre les mesures ordonnées par le bureau de conciliation et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.277</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Défaut de comparution en mise en état : attention à la menace de la caducité</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation autour la prescription : la suspension en raison de l'état de santé au soutien du droit au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.413</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.759</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée générale de l’exécution provisoire de la décision de requalification de CDD en CDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve testimoniale à l'épreuve des différents visages du témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07-08, pp.492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amiable et le contentieux social : quels apports du décret no 2023-686 du 29 juillet 2023 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action syndicale et égalité de traitement : confirmation d'une nouvelle orthodoxie dans la défense de l'intérêt collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Variation autour la prescription : la suspension en raison de l'état de santé au soutien du droit au juge</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical en appel : face aux délais, pas de distinction avec l'avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.349</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Office du juge d'appel en matière de harcèlement sexuel : l'employeur défaillant n'a pas (nécessairement) tort</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03579043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions récentes sur l'action prud'homale dans les procédures collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.207</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cantonnement de l'appel-nullité contre les mesures ordonnées par le bureau de conciliation et d'orientation</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel en matière prud’homale : premières précisions sur la recevabilité des prétentions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions récentes sur l'action prud'homale dans les procédures collectives&amp;quot;, comm. Soc., 10 novembre 2021, n° 20-14.529, et Soc., 19 janvier 2022, n° 19-19.313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.52</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Portée générale de l’exécution provisoire de la décision de requalification de CDD en CDI</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences de motivation et d'individualisation de l'amende administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve et données personnelles dans le procès prud'homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.42-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le régime des enquêtes internes en droit du travail : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la preuve du harcèlement moral ou sexuel par rapport d’enquête interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°967</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La preuve testimoniale à l'épreuve des différents visages du témoin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficacité de la clause de médiation préalable en matière prud'homale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07-08, pp.492</w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.529-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recevabilité de la preuve du harcèlement moral ou sexuel par rapport d’enquête interne</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical en appel : face aux délais, pas de distinction avec l’avocat&amp;quot;, comm. Soc. 8 déc. 2021, n° 19-22.810</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve et protection des données personnelles : l'illicéité n'emporte pas toujours l'irrecevabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'effet interruptif de prescription de l'action prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portée de l’effet interruptif de prescription de l’action prud’homale », comm. Cass. soc. 15 sept. 2021, n°19-24.011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portée de la règle de l’unicité de l’instance : l’inflexibilité règne », comm. Cass. soc. 29 sept. 2021, n°20-10.634</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la règle de l’unicité de l’instance postérieurement à son abrogation : l’inflexibilité règne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, Lexbase Hebdo édition sociale, 882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inefficacité de la clause de médiation préalable en matière prud'homale</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de l’expertise du CHSCT : sur les conséquences d’une confusion des voies de contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.529-533</w:t>
+              <w:t xml:space="preserve">, 2021, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le défenseur syndical en appel : face aux délais, pas de distinction avec l’avocat&amp;quot;, comm. Soc. 8 déc. 2021, n° 19-22.810</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Péremption prud’homale : pas de péremption sans injonction signée d’un juge », comm. 7 juil. 2021, n°20-12.892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la péremption prud’homale : quand l'écrit rencontre la procédure orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N6411BY4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du CHSCT : sur les conséquences d'une confusion des voies de contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03270148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail et santé : pour un mariage réussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 875-876, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03313986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péremption prud'homale : pas de péremption sans injonction signée d'un juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice du travail en état d'urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.116</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking Rights unseriously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 04, pp.257</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...1185 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03015888v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02546638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abécédaire des décrets récents de réforme de la procédure civile</w:t>
               </w:r>
@@ -4232,552 +4232,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux des avis du médecin du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidences des procédures collectives sur la procédure prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incidences des procédures collectives sur la procédure prud'homale</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de l’enquête en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enquêtes en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAF - Syndicat des Avocats de France, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs du bureau de conciliation et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de l'enquête en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enquêtes en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webconférence : teleworking, beta version ? Peut-on améliorer le cadre légal et conventionnel du télétravail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres du travail 2021 - Du tout distanciel au juste distanciel : réflexions sur un an de travail à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jul 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SAF - Syndicat des Avocats de France, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03278234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quelques incidents d’instance (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’information prud’homale, 12-13 avril 2021 et 31 mars-1er avril 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520271v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03278234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail – approche de droit du travail</w:t>
               </w:r>
@@ -6947,51 +6947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mraouahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998591v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fa&#239;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talpain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Graton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquesne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bouton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-du-travail/9782297070935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/les-dualites-de-la-remuneration-2018-9782802756248.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/l-ephemere-objet-de-droit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-droit-face-a-l-urgence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Saragaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03261643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mraouahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998591v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fa&#239;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talpain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Graton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquesne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bouton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-du-travail/9782297070935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/les-dualites-de-la-remuneration-2018-9782802756248.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/l-ephemere-objet-de-droit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-droit-face-a-l-urgence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Saragaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03261643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>