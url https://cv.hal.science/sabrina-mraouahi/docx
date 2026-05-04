--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -175,3680 +175,3667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05478557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La preuve par témoignages : quelle admissibilité pour quelle efficacité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 05, pp.428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur l'effet extinctif du procès-verbal de conciliation en matière prud'homale : une transaction comme une autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04998591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance de l'impérativité des règles de compétence territoriale face à la surcharge de la juridiction prud'homale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04906151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action de groupe rénovée : nouvelle ère pour le contentieux social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 09, pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action de groupe « universelle » face à ses (nouvelles) temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05428951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de comparution en mise en état : attention à la menace de la caducité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péremption d'instance en appel : enfin, un retour à la justice !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04551570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventionnalité de la procédure de contestation des avis d'(in)aptitude du médecin du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04462768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La péremption d'instance en appel : enfin, un retour à la justice !</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions sociales, voie de justice sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amiable et le contentieux social : quels apports du décret no 2023-686 du 29 juillet 2023 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.277</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Défaut de comparution en mise en état : attention à la menace de la caducité</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale et égalité de traitement : confirmation d'une nouvelle orthodoxie dans la défense de l'intérêt collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.413</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du juge d'appel en matière de harcèlement sexuel : l'employeur défaillant n'a pas (nécessairement) tort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04043978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantonnement de l'appel-nullité contre les mesures ordonnées par le bureau de conciliation et d'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation autour la prescription : la suspension en raison de l'état de santé au soutien du droit au juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée générale de l’exécution provisoire de la décision de requalification de CDD en CDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve testimoniale à l'épreuve des différents visages du témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07-08, pp.492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la preuve du harcèlement moral ou sexuel par rapport d’enquête interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficacité de la clause de médiation préalable en matière prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.529-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical en appel : face aux délais, pas de distinction avec l’avocat&amp;quot;, comm. Soc. 8 déc. 2021, n° 19-22.810</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions récentes sur l'action prud'homale dans les procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel en matière prud’homale : premières précisions sur la recevabilité des prétentions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions récentes sur l'action prud'homale dans les procédures collectives&amp;quot;, comm. Soc., 10 novembre 2021, n° 20-14.529, et Soc., 19 janvier 2022, n° 19-19.313</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical en appel : face aux délais, pas de distinction avec l'avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03579043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences de motivation et d'individualisation de l'amende administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve et données personnelles dans le procès prud'homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.42-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le régime des enquêtes internes en droit du travail : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Péremption prud’homale : pas de péremption sans injonction signée d’un juge », comm. 7 juil. 2021, n°20-12.892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la péremption prud’homale : quand l'écrit rencontre la procédure orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N6411BY4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du CHSCT : sur les conséquences d'une confusion des voies de contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03270148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portée de la règle de l’unicité de l’instance : l’inflexibilité règne », comm. Cass. soc. 29 sept. 2021, n°20-10.634</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la règle de l’unicité de l’instance postérieurement à son abrogation : l’inflexibilité règne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lexbase Hebdo édition sociale, 882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de l’expertise du CHSCT : sur les conséquences d’une confusion des voies de contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve et protection des données personnelles : l'illicéité n'emporte pas toujours l'irrecevabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portée de l’effet interruptif de prescription de l’action prud’homale », comm. Cass. soc. 15 sept. 2021, n°19-24.011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'effet interruptif de prescription de l'action prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail et santé : pour un mariage réussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 875-876, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03313986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péremption prud'homale : pas de péremption sans injonction signée d'un juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice du travail en état d'urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abécédaire des décrets récents de réforme de la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjudice d'anxiété : (re)précisions sur le régime de la prescription de l'action en réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expert du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 865, pp.617-623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02964396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise de dettes nées de la législation de la sécurité sociale sous contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie sociale à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 783, pp.N8968BXG</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques juridictionnelles d'indemnisation du licenciement sans cause réelle et sérieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Faïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.759</w:t>
+              <w:t xml:space="preserve">, 2019, 4, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Office du juge d'appel en matière de harcèlement sexuel : l'employeur défaillant n'a pas (nécessairement) tort</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction conclue au cours de l'exécution du contrat de travail : efficacité circonscrite des clauses de renonciation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.207</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cantonnement de l'appel-nullité contre les mesures ordonnées par le bureau de conciliation et d'orientation</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation du référé en la forme : bienvenue à la procédure accélérée au fond !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.52</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Variation autour la prescription : la suspension en raison de l'état de santé au soutien du droit au juge</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion d’urgence en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CSE, nouveau visage de la représentation du personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le (télé)travail, c'est la santé… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 308, pp.321-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé et CDD : les droits fondamentaux du procès au secours de l'action en requalification-sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.349</w:t>
+              <w:t xml:space="preserve">, 2017, 5, pp.347-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°967</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage du référé prud’homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 826, pp.290-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...2755 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944517v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01944536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actualité du référé prud'homal</w:t>
               </w:r>
@@ -4232,1216 +4219,1216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidences des procédures collectives sur la procédure prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux des avis du médecin du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incidences des procédures collectives sur la procédure prud'homale</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de l'enquête en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enquêtes en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs du bureau de conciliation et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime de l’enquête en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enquêtes en droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAF - Syndicat des Avocats de France, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webconférence : teleworking, beta version ? Peut-on améliorer le cadre légal et conventionnel du télétravail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres du travail 2021 - Du tout distanciel au juste distanciel : réflexions sur un an de travail à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jul 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03278234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quelques incidents d’instance (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’information prud’homale, 12-13 avril 2021 et 31 mars-1er avril 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail – approche de droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle de la Société de Médecine et Santé au travail de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs du bureau de conciliation et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail - approche de droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle de la SMSTS : Télétravail et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Médecine et Santé au Travail de Strasbourg, Oct 2021, Schiltigheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jul 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences sur la procédure prud’homale de la réforme de la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’information prud’homale, 24 juin 2020 et 2 juillet 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le CSE : acteurs et actions en matière de négociation collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7354 DRES, Université de Strasbourg, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quelques incidents d’instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’information prud’homale, 9-10 novembre 2020 et 12-13 novembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire – Les Rendez-vous du Dialogue social, 3 juillet 2020 et 26 juin 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société de Médecine et Santé au Travail de Strasbourg, Oct 2021, Schiltigheim, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux Rendez-vous du Dialogue Social - Le télétravail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jul 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, En ligne, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle articulation avec le droit de l’UE ? Vue du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de droit du travail – comparaisons franco-italiennes « Le Droit du travail à l’épreuve des nouvelles organisations productives : périmètres et protections », 13-14 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barèmes officieux et indicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baruchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licenciement et barème : prévoir et sécuriser ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6033,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.280-333, 2019</w:t>
@@ -6553,77 +6540,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barémisation et contentieux du licenciement sans cause réelle et sérieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mraouahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998591v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fa&#239;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talpain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Graton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquesne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bouton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-du-travail/9782297070935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/les-dualites-de-la-remuneration-2018-9782802756248.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/l-ephemere-objet-de-droit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-droit-face-a-l-urgence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Saragaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03261643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mraouahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Graton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fa&#239;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talpain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquesne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bouton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-du-travail/9782297070935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/les-dualites-de-la-remuneration-2018-9782802756248.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/l-ephemere-objet-de-droit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-droit-face-a-l-urgence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Saragaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03261643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>