--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -106,3736 +106,3736 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La preuve par témoignages : quelle admissibilité pour quelle efficacité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 05, pp.428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contentieux de la requalification du CDD : le juge des référés toujours décide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05478557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La preuve par témoignages : quelle admissibilité pour quelle efficacité ?</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'effet extinctif du procès-verbal de conciliation en matière prud'homale : une transaction comme une autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04998591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance de l'impérativité des règles de compétence territoriale face à la surcharge de la juridiction prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de groupe rénovée : nouvelle ère pour le contentieux social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de groupe « universelle » face à ses (nouvelles) temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 05, pp.428</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur l'effet extinctif du procès-verbal de conciliation en matière prud'homale : une transaction comme une autre ?</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05428951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionnalité de la procédure de contestation des avis d'(in)aptitude du médecin du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.197</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Résistance de l'impérativité des règles de compétence territoriale face à la surcharge de la juridiction prud'homale</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04462768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péremption d'instance en appel : enfin, un retour à la justice !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.54</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'action de groupe rénovée : nouvelle ère pour le contentieux social ?</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04551570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de comparution en mise en état : attention à la menace de la caducité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.564</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'action de groupe « universelle » face à ses (nouvelles) temporalités</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions sociales, voie de justice sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.977</w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Défaut de comparution en mise en état : attention à la menace de la caducité</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du juge d'appel en matière de harcèlement sexuel : l'employeur défaillant n'a pas (nécessairement) tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.413</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La péremption d'instance en appel : enfin, un retour à la justice !</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04043978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantonnement de l'appel-nullité contre les mesures ordonnées par le bureau de conciliation et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.277</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conventionnalité de la procédure de contestation des avis d'(in)aptitude du médecin du travail</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation autour la prescription : la suspension en raison de l'état de santé au soutien du droit au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.129</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée générale de l’exécution provisoire de la décision de requalification de CDD en CDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve testimoniale à l'épreuve des différents visages du témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07-08, pp.492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amiable et le contentieux social : quels apports du décret no 2023-686 du 29 juillet 2023 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale et égalité de traitement : confirmation d'une nouvelle orthodoxie dans la défense de l'intérêt collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical en appel : face aux délais, pas de distinction avec l'avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03579043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions récentes sur l'action prud'homale dans les procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel en matière prud’homale : premières précisions sur la recevabilité des prétentions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions récentes sur l'action prud'homale dans les procédures collectives&amp;quot;, comm. Soc., 10 novembre 2021, n° 20-14.529, et Soc., 19 janvier 2022, n° 19-19.313</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le régime des enquêtes internes en droit du travail : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve et données personnelles dans le procès prud'homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.42-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences de motivation et d'individualisation de l'amende administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical en appel : face aux délais, pas de distinction avec l’avocat&amp;quot;, comm. Soc. 8 déc. 2021, n° 19-22.810</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la preuve du harcèlement moral ou sexuel par rapport d’enquête interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficacité de la clause de médiation préalable en matière prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.529-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'effet interruptif de prescription de l'action prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve et protection des données personnelles : l'illicéité n'emporte pas toujours l'irrecevabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portée de l’effet interruptif de prescription de l’action prud’homale », comm. Cass. soc. 15 sept. 2021, n°19-24.011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portée de la règle de l’unicité de l’instance : l’inflexibilité règne », comm. Cass. soc. 29 sept. 2021, n°20-10.634</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la règle de l’unicité de l’instance postérieurement à son abrogation : l’inflexibilité règne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lexbase Hebdo édition sociale, 882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de l’expertise du CHSCT : sur les conséquences d’une confusion des voies de contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Péremption prud’homale : pas de péremption sans injonction signée d’un juge », comm. 7 juil. 2021, n°20-12.892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la péremption prud’homale : quand l'écrit rencontre la procédure orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N6411BY4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise du CHSCT : sur les conséquences d'une confusion des voies de contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03270148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail et santé : pour un mariage réussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 875-876, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03313986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péremption prud'homale : pas de péremption sans injonction signée d'un juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice du travail en état d'urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abécédaire des décrets récents de réforme de la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjudice d'anxiété : (re)précisions sur le régime de la prescription de l'action en réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expert du CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 865, pp.617-623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02964396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise de dettes nées de la législation de la sécurité sociale sous contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques juridictionnelles d'indemnisation du licenciement sans cause réelle et sérieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Faïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.759</w:t>
+              <w:t xml:space="preserve">, 2019, 4, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'amiable et le contentieux social : quels apports du décret no 2023-686 du 29 juillet 2023 ?</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie sociale à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 783, pp.N8968BXG</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction conclue au cours de l'exécution du contrat de travail : efficacité circonscrite des clauses de renonciation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.650</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action syndicale et égalité de traitement : confirmation d'une nouvelle orthodoxie dans la défense de l'intérêt collectif</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutation du référé en la forme : bienvenue à la procédure accélérée au fond !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.791</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Office du juge d'appel en matière de harcèlement sexuel : l'employeur défaillant n'a pas (nécessairement) tort</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CSE, nouveau visage de la représentation du personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion d’urgence en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le (télé)travail, c'est la santé… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 308, pp.321-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage du référé prud’homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 826, pp.290-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé et CDD : les droits fondamentaux du procès au secours de l'action en requalification-sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.207</w:t>
+              <w:t xml:space="preserve">, 2017, 5, pp.347-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...2742 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944536v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01944517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actualité du référé prud'homal</w:t>
               </w:r>
@@ -4219,1216 +4219,1216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux des avis du médecin du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidences des procédures collectives sur la procédure prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incidences des procédures collectives sur la procédure prud'homale</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs du bureau de conciliation et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contentieux des avis du médecin du travail</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de l’enquête en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enquêtes en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAF - Syndicat des Avocats de France, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de l'enquête en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enquêtes en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quelques incidents d’instance (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’information prud’homale, 12-13 avril 2021 et 31 mars-1er avril 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webconférence : teleworking, beta version ? Peut-on améliorer le cadre légal et conventionnel du télétravail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres du travail 2021 - Du tout distanciel au juste distanciel : réflexions sur un an de travail à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jul 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03278234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs du bureau de conciliation et d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information prud'homale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail - approche de droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle de la SMSTS : Télétravail et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Médecine et Santé au Travail de Strasbourg, Oct 2021, Schiltigheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail – approche de droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle de la Société de Médecine et Santé au travail de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SAF - Syndicat des Avocats de France, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire – Les Rendez-vous du Dialogue social, 3 juillet 2020 et 26 juin 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jul 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le CSE : acteurs et actions en matière de négociation collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7354 DRES, Université de Strasbourg, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quelques incidents d’instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’information prud’homale, 9-10 novembre 2020 et 12-13 novembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences sur la procédure prud’homale de la réforme de la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’information prud’homale, 24 juin 2020 et 2 juillet 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux Rendez-vous du Dialogue Social - Le télétravail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de Strasbourg, Jul 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société de Médecine et Santé au Travail de Strasbourg, Oct 2021, Schiltigheim, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle articulation avec le droit de l’UE ? Vue du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de droit du travail – comparaisons franco-italiennes « Le Droit du travail à l’épreuve des nouvelles organisations productives : périmètres et protections », 13-14 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...365 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barèmes officieux et indicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baruchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licenciement et barème : prévoir et sécuriser ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.280-333, 2019</w:t>
@@ -6540,77 +6540,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barémisation et contentieux du licenciement sans cause réelle et sérieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mraouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mraouahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Graton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fa&#239;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talpain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquesne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bouton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-du-travail/9782297070935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/les-dualites-de-la-remuneration-2018-9782802756248.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/l-ephemere-objet-de-droit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-droit-face-a-l-urgence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Saragaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03261643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mraouahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04551570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Fa&#239;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talpain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Graton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquesne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bouton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-du-travail/9782297070935" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/les-dualites-de-la-remuneration-2018-9782802756248.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/l-ephemere-objet-de-droit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-droit-face-a-l-urgence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Saragaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03261643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>