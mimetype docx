--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabrina Royer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabrina Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière intériorisée : enjeux didactiques pour la formation des travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Education et Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro — Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de la tâche langagière professionnelle à l’ingénierie de formation sur site dans les cours de français professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mangiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noêma, revue internationale d'études françaises : langues, littératures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des « moments informels » et de leur rôle dans l’apprentissage du geste professionnel dans les métiers de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la compétence interactionnelle en français langue professionnelle : enjeux et outils pour les enseignants de langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les langues de spécialité comme objet d’enseignement : ressources, méthodes et transposition didactique, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Koleï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique des collocations en hygiène et propreté et applications pédagogiques dans les formations pour les travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du FOU en didactique des langues ou comment préparer des apprenants sinophones à devenir enseignant de français. Analyse d'un dispositif de l'Université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masset-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse linguistique à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des mécanismes entre langue et action pour l’élaboration de formations linguistiques adaptées aux travailleurs migrants dans le secteur de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le français à visée professionnelle : recherches et dispositifs de formation - Actes des 57e et 58e rencontres de l'ASDIFLE, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures argumentatives dans les discours professionnels dans le secteur de l’hygiène, propreté et maintenance des bâtiments : de l’analyse linguistique aux applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de formations en français sur objectif spécifique dans le contexte professionnel indien: un travail sur la compétence interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en situations de travail, la part langagière intériorisée de la tâche professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FOS aujourd’hui - Etat de la recherche en Français sur Objectif Spécifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1784-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de spécialité comme obstacle à la compréhension des tâches scolaires : une approche en FOS au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves allophones en lycée professionnel : enjeux de langue et d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé Aix-Marseille, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges behind adaptability strategies of vocational education trainers with allophone migrant learners in Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Researching Work &amp; Learning (RWL) International Conference Series, in time of changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Researching Work &amp; Learning, Jun 2024, Linkoepings Universitet, Sweden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche interculturelle dans les cours de FLP ou valoriser les acquis informels du parcours de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender codes et langages pour valoriser le plurilinguisme et l’interculturalité en contexte éducatif européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits professionnels et formation des publics allophones non ou peu scripteurs : particularités et enjeux didactiques du dossier professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFLS 2023 Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STL; AFLS, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE « Pratiques et usages du numérique en FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des enjeux interactionnels de la formation professionnelle initiale pour la formation en FLE des apprenants migrants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontre sur l'enseignement des langues (ReEL 2022), UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de littératie numérique dans le contexte académique : un enjeu de réussite universitaire pour le public en exil de l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réception des discours scientifiques complexes à la production orale universitaire : Particularités discursives & apports didactiques du FOU dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière, colloque international Penser et repenser le FOU (Français sur objectif universitaire) dans le monde : démarches, méthodes, pratiques &amp; contraintes - Faculté des Lettres et des Sciences Humaines Saïs-Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de littératie numérique pour le public en exil dans les domaines professionnels et universitaires : enjeux et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des langues, Université Le Mans, Nov 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted information to migrant people in European countries : problems and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IMISCOE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique pour les apprenant·e·s en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences publiques du RIFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language courses for migrant workers in areas of short-staffed jobs: engineering in French as a Professional Language and on- site training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions verbales dans la relation enseignant-élèves en lycée professionnel pour la formation des travailleurs migrants dans le secteur de la propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des actes professionnels et langagiers à l’élaboration de formations pour les travailleurs migrants dans le secteur de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque jeunes chercheurs du laboratoire Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse du discours à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argumentation dans les discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la presse, les discours scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des référentiels de compétences langagières en français sur objectif spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de français à Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre les problèmes de confidentialité lors de la récolte de données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? Colloque Jeunes Chercheurs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences à l’oral dans le cadre d’une formation FOU : exemple du DU FLEPES de l’université d’Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-Apprentissage de l’oral, 7e colloque international de l’ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec les lycées professionnels pour l’analyse de la tâche prescrite dans les corpus des métiers de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et cultures de spécialité : méthodes, corpus et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site Professional French, un dispositif de l’Institut français en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum du français professionnel en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français en Inde, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective actionnelle dans la formation (initiale) des enseignants – l’exemple du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1FLE), Le Français dans le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Rosen-Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kasazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos contextuels : notions de littératie numérique pour les publics migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog : Interactions, voix et migrations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les marges, interroger les écarts – Actes de la huitième édition du festival Jeunes Chercheurs dans la Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audran Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabrina Royer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabrina Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière intériorisée : enjeux didactiques pour la formation des travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Education et Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro — Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de la tâche langagière professionnelle à l’ingénierie de formation sur site dans les cours de français professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mangiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noêma, revue internationale d'études françaises : langues, littératures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des « moments informels » et de leur rôle dans l’apprentissage du geste professionnel dans les métiers de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la compétence interactionnelle en français langue professionnelle : enjeux et outils pour les enseignants de langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les langues de spécialité comme objet d’enseignement : ressources, méthodes et transposition didactique, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Koleï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique des collocations en hygiène et propreté et applications pédagogiques dans les formations pour les travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du FOU en didactique des langues ou comment préparer des apprenants sinophones à devenir enseignant de français. Analyse d'un dispositif de l'Université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masset-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des mécanismes entre langue et action pour l’élaboration de formations linguistiques adaptées aux travailleurs migrants dans le secteur de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le français à visée professionnelle : recherches et dispositifs de formation - Actes des 57e et 58e rencontres de l'ASDIFLE, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse linguistique à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures argumentatives dans les discours professionnels dans le secteur de l’hygiène, propreté et maintenance des bâtiments : de l’analyse linguistique aux applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de formations en français sur objectif spécifique dans le contexte professionnel indien: un travail sur la compétence interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en situations de travail, la part langagière intériorisée de la tâche professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FOS aujourd’hui - Etat de la recherche en Français sur Objectif Spécifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1784-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de spécialité comme obstacle à la compréhension des tâches scolaires : une approche en FOS au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves allophones en lycée professionnel : enjeux de langue et d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé Aix-Marseille, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges behind adaptability strategies of vocational education trainers with allophone migrant learners in Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Researching Work &amp; Learning (RWL) International Conference Series, in time of changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Researching Work &amp; Learning, Jun 2024, Linkoepings Universitet, Sweden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche interculturelle dans les cours de FLP ou valoriser les acquis informels du parcours de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender codes et langages pour valoriser le plurilinguisme et l’interculturalité en contexte éducatif européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits professionnels et formation des publics allophones non ou peu scripteurs : particularités et enjeux didactiques du dossier professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFLS 2023 Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STL; AFLS, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE « Pratiques et usages du numérique en FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des enjeux interactionnels de la formation professionnelle initiale pour la formation en FLE des apprenants migrants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontre sur l'enseignement des langues (ReEL 2022), UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de littératie numérique dans le contexte académique : un enjeu de réussite universitaire pour le public en exil de l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réception des discours scientifiques complexes à la production orale universitaire : Particularités discursives & apports didactiques du FOU dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière, colloque international Penser et repenser le FOU (Français sur objectif universitaire) dans le monde : démarches, méthodes, pratiques &amp; contraintes - Faculté des Lettres et des Sciences Humaines Saïs-Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de littératie numérique pour le public en exil dans les domaines professionnels et universitaires : enjeux et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des langues, Université Le Mans, Nov 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted information to migrant people in European countries : problems and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IMISCOE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique pour les apprenant·e·s en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences publiques du RIFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language courses for migrant workers in areas of short-staffed jobs: engineering in French as a Professional Language and on- site training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions verbales dans la relation enseignant-élèves en lycée professionnel pour la formation des travailleurs migrants dans le secteur de la propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des actes professionnels et langagiers à l’élaboration de formations pour les travailleurs migrants dans le secteur de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque jeunes chercheurs du laboratoire Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse du discours à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argumentation dans les discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la presse, les discours scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des référentiels de compétences langagières en français sur objectif spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de français à Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre les problèmes de confidentialité lors de la récolte de données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? Colloque Jeunes Chercheurs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences à l’oral dans le cadre d’une formation FOU : exemple du DU FLEPES de l’université d’Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-Apprentissage de l’oral, 7e colloque international de l’ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec les lycées professionnels pour l’analyse de la tâche prescrite dans les corpus des métiers de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et cultures de spécialité : méthodes, corpus et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site Professional French, un dispositif de l’Institut français en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum du français professionnel en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français en Inde, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective actionnelle dans la formation (initiale) des enseignants – l’exemple du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1FLE), Le Français dans le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Rosen-Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kasazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos contextuels : notions de littératie numérique pour les publics migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog : Interactions, voix et migrations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les marges, interroger les écarts – Actes de la huitième édition du festival Jeunes Chercheurs dans la Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audran Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.87" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fd4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123o7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bimonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Kole&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masset-Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fd4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123o7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bimonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Kole&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masset-Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>