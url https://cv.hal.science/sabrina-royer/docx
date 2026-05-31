--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabrina Royer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabrina Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière intériorisée : enjeux didactiques pour la formation des travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Education et Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro — Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de la tâche langagière professionnelle à l’ingénierie de formation sur site dans les cours de français professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mangiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noêma, revue internationale d'études françaises : langues, littératures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des « moments informels » et de leur rôle dans l’apprentissage du geste professionnel dans les métiers de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la compétence interactionnelle en français langue professionnelle : enjeux et outils pour les enseignants de langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les langues de spécialité comme objet d’enseignement : ressources, méthodes et transposition didactique, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Koleï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique des collocations en hygiène et propreté et applications pédagogiques dans les formations pour les travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du FOU en didactique des langues ou comment préparer des apprenants sinophones à devenir enseignant de français. Analyse d'un dispositif de l'Université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masset-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des mécanismes entre langue et action pour l’élaboration de formations linguistiques adaptées aux travailleurs migrants dans le secteur de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le français à visée professionnelle : recherches et dispositifs de formation - Actes des 57e et 58e rencontres de l'ASDIFLE, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse linguistique à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures argumentatives dans les discours professionnels dans le secteur de l’hygiène, propreté et maintenance des bâtiments : de l’analyse linguistique aux applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de formations en français sur objectif spécifique dans le contexte professionnel indien: un travail sur la compétence interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en situations de travail, la part langagière intériorisée de la tâche professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FOS aujourd’hui - Etat de la recherche en Français sur Objectif Spécifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1784-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de spécialité comme obstacle à la compréhension des tâches scolaires : une approche en FOS au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves allophones en lycée professionnel : enjeux de langue et d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé Aix-Marseille, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges behind adaptability strategies of vocational education trainers with allophone migrant learners in Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Researching Work &amp; Learning (RWL) International Conference Series, in time of changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Researching Work &amp; Learning, Jun 2024, Linkoepings Universitet, Sweden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche interculturelle dans les cours de FLP ou valoriser les acquis informels du parcours de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender codes et langages pour valoriser le plurilinguisme et l’interculturalité en contexte éducatif européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits professionnels et formation des publics allophones non ou peu scripteurs : particularités et enjeux didactiques du dossier professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFLS 2023 Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STL; AFLS, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE « Pratiques et usages du numérique en FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des enjeux interactionnels de la formation professionnelle initiale pour la formation en FLE des apprenants migrants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontre sur l'enseignement des langues (ReEL 2022), UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de littératie numérique dans le contexte académique : un enjeu de réussite universitaire pour le public en exil de l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réception des discours scientifiques complexes à la production orale universitaire : Particularités discursives & apports didactiques du FOU dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière, colloque international Penser et repenser le FOU (Français sur objectif universitaire) dans le monde : démarches, méthodes, pratiques &amp; contraintes - Faculté des Lettres et des Sciences Humaines Saïs-Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de littératie numérique pour le public en exil dans les domaines professionnels et universitaires : enjeux et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des langues, Université Le Mans, Nov 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted information to migrant people in European countries : problems and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IMISCOE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique pour les apprenant·e·s en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences publiques du RIFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language courses for migrant workers in areas of short-staffed jobs: engineering in French as a Professional Language and on- site training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions verbales dans la relation enseignant-élèves en lycée professionnel pour la formation des travailleurs migrants dans le secteur de la propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des actes professionnels et langagiers à l’élaboration de formations pour les travailleurs migrants dans le secteur de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque jeunes chercheurs du laboratoire Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse du discours à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argumentation dans les discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la presse, les discours scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des référentiels de compétences langagières en français sur objectif spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de français à Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre les problèmes de confidentialité lors de la récolte de données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? Colloque Jeunes Chercheurs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences à l’oral dans le cadre d’une formation FOU : exemple du DU FLEPES de l’université d’Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-Apprentissage de l’oral, 7e colloque international de l’ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec les lycées professionnels pour l’analyse de la tâche prescrite dans les corpus des métiers de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et cultures de spécialité : méthodes, corpus et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site Professional French, un dispositif de l’Institut français en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum du français professionnel en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français en Inde, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective actionnelle dans la formation (initiale) des enseignants – l’exemple du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1FLE), Le Français dans le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Rosen-Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kasazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos contextuels : notions de littératie numérique pour les publics migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog : Interactions, voix et migrations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les marges, interroger les écarts – Actes de la huitième édition du festival Jeunes Chercheurs dans la Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audran Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabrina Royer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sabrina Royer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière intériorisée : enjeux didactiques pour la formation des travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. , 2025, Education et Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fd4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro — Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de la tâche langagière professionnelle à l’ingénierie de formation sur site dans les cours de français professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mangiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noêma, revue internationale d'études françaises : langues, littératures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des « moments informels » et de leur rôle dans l’apprentissage du geste professionnel dans les métiers de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du cediscor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la compétence interactionnelle en français langue professionnelle : enjeux et outils pour les enseignants de langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les langues de spécialité comme objet d’enseignement : ressources, méthodes et transposition didactique, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayla Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Koleï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique des collocations en hygiène et propreté et applications pédagogiques dans les formations pour les travailleurs migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du FOU en didactique des langues ou comment préparer des apprenants sinophones à devenir enseignant de français. Analyse d'un dispositif de l'Université d'Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Masset-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures argumentatives dans les discours professionnels dans le secteur de l’hygiène, propreté et maintenance des bâtiments : de l’analyse linguistique aux applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des mécanismes entre langue et action pour l’élaboration de formations linguistiques adaptées aux travailleurs migrants dans le secteur de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le français à visée professionnelle : recherches et dispositifs de formation - Actes des 57e et 58e rencontres de l'ASDIFLE, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse linguistique à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de formations en français sur objectif spécifique dans le contexte professionnel indien: un travail sur la compétence interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en situations de travail, la part langagière intériorisée de la tâche professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FOS aujourd’hui - Etat de la recherche en Français sur Objectif Spécifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-8076-1784-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de spécialité comme obstacle à la compréhension des tâches scolaires : une approche en FOS au lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves allophones en lycée professionnel : enjeux de langue et d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé Aix-Marseille, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges behind adaptability strategies of vocational education trainers with allophone migrant learners in Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Researching Work &amp; Learning (RWL) International Conference Series, in time of changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Researching Work &amp; Learning, Jun 2024, Linkoepings Universitet, Sweden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche interculturelle dans les cours de FLP ou valoriser les acquis informels du parcours de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender codes et langages pour valoriser le plurilinguisme et l’interculturalité en contexte éducatif européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Rennes, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits professionnels et formation des publics allophones non ou peu scripteurs : particularités et enjeux didactiques du dossier professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International AFLS 2023 Le français et ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STL; AFLS, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des pratiques de littéracie numérique chez les étudiants de master FLE, futurs enseignants de langue : représentations et rôle(s) des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE « Pratiques et usages du numérique en FLE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de littératie numérique dans le contexte académique : un enjeu de réussite universitaire pour le public en exil de l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les usages du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des enjeux interactionnels de la formation professionnelle initiale pour la formation en FLE des apprenants migrants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontre sur l'enseignement des langues (ReEL 2022), UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réception des discours scientifiques complexes à la production orale universitaire : Particularités discursives & apports didactiques du FOU dans la réussite universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière, colloque international Penser et repenser le FOU (Français sur objectif universitaire) dans le monde : démarches, méthodes, pratiques &amp; contraintes - Faculté des Lettres et des Sciences Humaines Saïs-Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de littératie numérique pour le public en exil dans les domaines professionnels et universitaires : enjeux et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation ASL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des langues, Université Le Mans, Nov 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted information to migrant people in European countries : problems and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Husianycia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IMISCOE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la littératie numérique pour les apprenant·e·s en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences publiques du RIFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language courses for migrant workers in areas of short-staffed jobs: engineering in French as a Professional Language and on- site training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des actes professionnels et langagiers à l’élaboration de formations pour les travailleurs migrants dans le secteur de la Propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque jeunes chercheurs du laboratoire Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions verbales dans la relation enseignant-élèves en lycée professionnel pour la formation des travailleurs migrants dans le secteur de la propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 ème Congrès International Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler la compétence du savoir-agir en français langue professionnelle : de l’analyse du discours à la proposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argumentation dans les discours professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discours de la presse, les discours scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des référentiels de compétences langagières en français sur objectif spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de français à Craiova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre les problèmes de confidentialité lors de la récolte de données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? Colloque Jeunes Chercheurs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences à l’oral dans le cadre d’une formation FOU : exemple du DU FLEPES de l’université d’Artois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-Apprentissage de l’oral, 7e colloque international de l’ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats avec les lycées professionnels pour l’analyse de la tâche prescrite dans les corpus des métiers de l’hygiène et propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et cultures de spécialité : méthodes, corpus et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du site Professional French, un dispositif de l’Institut français en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum du français professionnel en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français en Inde, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective actionnelle dans la formation (initiale) des enseignants – l’exemple du projet FIDELE (FIlleul(e) au DEfi, parrain/marraine en M1FLE), Le Français dans le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Rosen-Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kasazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos contextuels : notions de littératie numérique pour les publics migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog : Interactions, voix et migrations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations numériques pour la formation des publics en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les marges, interroger les écarts – Actes de la huitième édition du festival Jeunes Chercheurs dans la Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audran Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fd4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123o7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bimonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Kole&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masset-Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fd4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123o7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bimonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Kole&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Masset-Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Husianycia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>