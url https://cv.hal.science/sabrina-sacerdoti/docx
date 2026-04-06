--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -175,1698 +175,1714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Acciarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Paulo Accorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (5), pp.052004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/q21l-pl7s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DUNE Phase II Detectors</w:t>
+                <w:t xml:space="preserve">Characterization and Novel Application of Power Over Fiber for Electronics in a Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Arroyave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), pp.P10019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/10/P10019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The DUNE Far Detector Vertical Drift Technology, Technical Design Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abed Abud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Abi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Acciarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Adames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (08), pp.T08004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/08/T08004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power over fiber development for HEP detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Pellico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Adames</w:t>
+                <w:t xml:space="preserve">M.A Arroyave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Adamov</w:t>
+                <w:t xml:space="preserve">B Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05027818v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1069, pp.169880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of a front-end prototype ASIC for the ATLAS High Granularity Timing Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Agapopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Castillo García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (08), pp.P08019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/08/P08019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance in beam tests of irradiated Low Gain Avalanche Detectors for the ATLAS High Granularity Timing Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agapopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alderweireldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (09), pp.P09026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/09/P09026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A LArTPC with vertical drift for the DUNE Far Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sacerdoti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, NuFact2021, 402, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.402.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of a Front End prototype ASIC for picosecond precision time measurements with LGAD sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agapopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castillo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmeissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (07), pp.P07007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/07/P07007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DUNE Far Detector Vertical Drift Technology, Technical Design Report</w:t>
+                <w:t xml:space="preserve">The DUNE Phase II Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abed Abud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Acciarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Adames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JRJC 2023 - Journées de Rencontres Jeunes Chercheurs. Book of Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Strebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Uras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Davignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aguena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04382689v1</w:t>
+              <w:t xml:space="preserve">Journées de Rencontres Jeunes Chercheurs (JRJC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609124v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Novel Application of Power Over Fiber for Electronics in a Harsh Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Guo</w:t>
+                <w:t xml:space="preserve">JRJC 2021- Journées de Rencontres Jeunes Chercheurs. Book of Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chambery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Bony de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinson Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...648 lines deleted...]
-                <w:t xml:space="preserve">hal-02497834v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832762v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal and Power transmission over Fiber in the DUNE Far Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Sacerdoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Workshop on Neutrinos from Accelerators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lemont, United States. pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of analog signal transmission in LAr for DUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sacerdoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIght Detection In Noble Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.C01069, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/17/01/C01069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam test results of NDL Low Gain Avalanche Detectors (LGAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alderweireldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alderweireldt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Agapopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Hiroshima, Japan. pp.164956, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2020.164956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870785v1</w:t>
-              </w:r>
-[...273 lines deleted...]
-                <w:t xml:space="preserve">hal-03832762v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2013,51 +2029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Abbaslu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abd Alrahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abed Abud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Acciarri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Accorsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Adames" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/08/T08004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Arroyave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cavanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Feld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/10/P10019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pellico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agapopoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Beresford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Boumediene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Conforti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/08/P08019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapopoulou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alderweireldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ayoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benchekroun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/09/P09026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacerdoti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.402.0173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmeissani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/P07007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacerdoti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/01/C01069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164956" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609124v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aguena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832762v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pracchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinson Vernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Abbaslu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abd Alrahman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abed Abud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Acciarri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Accorsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q21l-pl7s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Arroyave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cavanna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Feld" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/10/P10019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Adames" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/08/T08004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pellico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agapopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Beresford" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Boumediene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castillo Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Conforti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/08/P08019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapopoulou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alderweireldt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ayoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benchekroun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/09/P09026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacerdoti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.402.0173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmeissani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/P07007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609124v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aguena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832762v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Bony de Lavergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pracchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinson Vernet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacerdoti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/01/C01069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164956" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>