--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -313,51 +313,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (10), pp.P10019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/19/10/P10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">