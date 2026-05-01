--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -204,51 +204,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Semache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonneveux, Élise (Dir.); Gavoille, Franck (Dir.); Hulin, Annabelle (Dir.); Lebègue, Typhaine (Dir); Grimand, Amaury (Pref.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH, RSE et emplois : vers de nouvelles approches inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.243, 2019, Recherche (AGRH), 978-2-311-40719-8</w:t>
+              <w:t xml:space="preserve">, Chapitre 6, Vuibert, pp.125-141, 2019, Recherche (AGRH), 978-2-311-40719-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>