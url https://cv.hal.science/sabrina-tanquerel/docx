--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -304,230 +304,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le salarié idéal dans une lecture par calibrage anthropologique : où sont les femmes dans le secteur du numérique ?</w:t>
+                <w:t xml:space="preserve">Untangling the characteristics of men who dare to break the “ideal worker” norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fournès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solene Juteau</w:t>
+                <w:t xml:space="preserve">Marc Grau-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Georges Doriot – Entrepreneuriat et Société : Perspectives de genre en entrepreneuriat : Regards croisés et enjeux de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Paris – EM Normandie – ESG UQAM, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The 83rd Annual Meeting of the AOM 2023: Putting the worker front and center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286950v1</w:t>
+                <w:t xml:space="preserve">hal-04287291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the characteristics of men who dare to break the “ideal worker” norm</w:t>
+                <w:t xml:space="preserve">Le salarié idéal dans une lecture par calibrage anthropologique : où sont les femmes dans le secteur du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhour Ben Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grau-Grau</w:t>
+                <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 83rd Annual Meeting of the AOM 2023: Putting the worker front and center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">9èmes Journées Georges Doriot – Entrepreneuriat et Société : Perspectives de genre en entrepreneuriat : Regards croisés et enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Paris – EM Normandie – ESG UQAM, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287291v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -973,51 +973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmasking work-family balance barriers and strategies among working fathers in the workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grau-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (5), pp.680-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1096,51 +1096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-Family Justice: Untangling characteristics of men who dare to break the &amp;quot;ideal worker&amp;quot; norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grau-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work-Family Justice: practices, partnerships &amp; possibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, New York City, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,51 +1788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Juteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grau-Grau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091590ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508419838692" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.marti.2024.01.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75645-1_12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAB020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grau-Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Juteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091590ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508419838692" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.marti.2024.01.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75645-1_12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAB020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>