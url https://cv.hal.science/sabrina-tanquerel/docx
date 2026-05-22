--- v1 (2026-04-14)
+++ v2 (2026-05-22)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -489,577 +489,672 @@
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Paris – EM Normandie – ESG UQAM, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la norme du travailleur idéal pour déconstruire la masculinité hégémonique dans les métiers du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management en Séries - Saison 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le leadership vulnérable peut être plus efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harvard business review France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://www.hbrfrance.fr/leadership/leadership-permission-detre-vulnerable-pour-etre-plus-efficace-60104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbie est-il un film féministe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://www.mondedesgrandesecoles.fr/barbie-est-il-un-film-feministe/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des managers, source de détresse dans l’organisation liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harvard business review France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://www.hbrfrance.fr/management/la-formation-des-managers-source-de-detresse-dans-lorganisation-liquide-60105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the work–life policies puzzle: How the ‘ideal worker’ norm shapes perceptions of policies legitimacy and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1091590ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chief Happiness Officer : quelles contributions au bien-être en entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140, pp.5-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.140.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmasking work-family balance barriers and strategies among working fathers in the workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grau-Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (5), pp.680-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1350508419838692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1069,51 +1164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-Family Justice: Untangling characteristics of men who dare to break the &amp;quot;ideal worker&amp;quot; norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1129,51 +1224,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work-Family Justice: practices, partnerships &amp; possibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, New York City, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1183,465 +1278,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvons-nous apprendre à concilier vie professionnelle et vie personnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation : Comment relever le défi des compétences transversales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.133-140, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.marti.2024.01.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Fathers in Work Organizations: Navigating Work-Life Balance Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grau Grau, M., las Heras Maestro, M., Riley Bowles, H. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaged Fatherhood for Men, Families and Gender Equality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.213-229, 2022, Contributions to Management Science, 978-3-030-75645-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75645-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation digitale des entreprises : quelles implications sur l’équilibre vie professionnelle-vie personnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.287-290, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du Digital : quels enjeux managériaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.177-179, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dérives masculinistes de Zuckerberg et de Musk : le numérique en mâle de virilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hrjp3g364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisse de la natalité : et si on parlait des entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.h3p6py9rr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellos también quieren conciliar. ¿Qué barreras lo impiden?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grau-Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAO.pmuar65rq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dépasser la norme sexuée des politiques d'équilibre vie professionnelle - vie personnelle en entreprise pour construire l'égalité professionnelle femmes-hommes : analyse de deux contextes contrastés : la France et l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Strasbourg, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014STRAB020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01142585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1788,51 +2167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grau-Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Juteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091590ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508419838692" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.marti.2024.01.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75645-1_12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAB020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grau-Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Juteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091590ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508419838692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.marti.2024.01.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75645-1_12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hrjp3g364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.h3p6py9rr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.pmuar65rq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAB020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>