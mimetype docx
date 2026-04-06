--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -502,814 +502,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colouration matters in dull toads: ultraviolet adornment for ladies and agrochemicals fading effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographic responses of Arctic seabirds to spring sea-ice variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lorrain-Soligon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Cheron</w:t>
+                <w:t xml:space="preserve">C. Sauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+                <w:t xml:space="preserve">F. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brischoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Gabrielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05482-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1107992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1107992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314052v1</w:t>
+                <w:t xml:space="preserve">hal-04071531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic responses of Arctic seabirds to spring sea-ice variations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Angelier</w:t>
+                <w:t xml:space="preserve">Colouration matters in dull toads: ultraviolet adornment for ladies and agrochemicals fading effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blévin</w:t>
+                <w:t xml:space="preserve">Léa Lorrain-Soligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chastel</w:t>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.W. Gabrielsen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1107992. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203 (3-4), pp.491-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1107992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05482-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071531v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did decades of glyphosate use have selected for resistant amphibians in agricultural habitats?</w:t>
+                <w:t xml:space="preserve">A U-Turn for Mercury Concentrations over 20 Years: How Do Environmental Conditions Affect Exposure in Arctic Seabirds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renoirt Matthias</w:t>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheron Marion</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisselmann Léa-Lise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catoire Solenn</w:t>
+                <w:t xml:space="preserve">Claus Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119823⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.2443-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c07633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770135v1</w:t>
+                <w:t xml:space="preserve">hal-03572425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury contamination and potential health risks to Arctic seabirds and shorebirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Joshua Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 844, pp.156944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bufo Spinosus (Spined Toad)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Did decades of glyphosate use have selected for resistant amphibians in agricultural habitats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renoirt Matthias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheron Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisselmann Léa-Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catoire Solenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERPETOLOGICAL REVIEW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 310, pp.119823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328691v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A U-Turn for Mercury Concentrations over 20 Years: How Do Environmental Conditions Affect Exposure in Arctic Seabirds?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bufo Spinosus (Spined Toad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Renoirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HERPETOLOGICAL REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c07633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03572425v1</w:t>
+                <w:t xml:space="preserve">hal-04328691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term tracking of an Arctic-breeding seabird indicates high fidelity for pelagic wintering areas</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (3), pp.820-831. </w:t>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Børge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1691,295 +1691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation in circulating concentrations of organochlorine pollutants in a pelagic seabird breeding in the high arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contaminants and energy expenditure in an Arctic seabird: Organochlorine pesticides and perfluoroalkyl substances are associated with metabolic rate in a contrasted manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
+                <w:t xml:space="preserve">Hugh I Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.3560⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505511v1</w:t>
+                <w:t xml:space="preserve">hal-01683406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminants and energy expenditure in an Arctic seabird: Organochlorine pesticides and perfluoroalkyl substances are associated with metabolic rate in a contrasted manner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+                <w:t xml:space="preserve">Temporal variation in circulating concentrations of organochlorine pollutants in a pelagic seabird breeding in the high arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bård-Jørgen Bårdsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Børge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh I Ellis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.118-126. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9999 (9999), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.3560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683406v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of fluoroalkylated substances in Antarctica seabird plasma: Development and validation of a fast and rugged method using on-line concentration liquid chromatography tandem mass spectrometry</w:t>
               </w:r>
@@ -2111,103 +2111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorinated substances and telomeres in an Arctic seabird: Cross-sectional and longitudinal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 230, pp.360-367. </w:t>
@@ -2239,308 +2239,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prolactin mediate parental and life-history decisions in response to environmental conditions in birds?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury exposure, stress and prolactin secretion in an Arctic seabird: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C Wingfield</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Zoltan Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Børge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77, pp.18-29. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.596-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2015.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224252v1</w:t>
+                <w:t xml:space="preserve">hal-01351309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury exposure, stress and prolactin secretion in an Arctic seabird: an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does prolactin mediate parental and life-history decisions in response to environmental conditions in birds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Wingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30, pp.596-604. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.18-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351309v1</w:t>
+                <w:t xml:space="preserve">hal-01224252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to oxychlordane is associated with shorter telomeres in arctic breeding kittiwakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 563, pp.125 - 130. </w:t>
@@ -2636,2087 +2636,2087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival rate and breeding outputs in a high Arctic seabird exposed to legacy persistent organic pollutants and mercury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corticosterone, prolactin and egg neglect behavior in relation to mercury and legacy POPs in a long-lived Antarctic bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goutte</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">John C. Wingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.033⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.180 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118127v1</w:t>
+                <w:t xml:space="preserve">hal-01104653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosterone, prolactin and egg neglect behavior in relation to mercury and legacy POPs in a long-lived Antarctic bird</w:t>
+                <w:t xml:space="preserve">Polychlorinated biphenyl exposure and corticosterone levels in seven polar seabird species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Bustnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C. Wingfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">B. Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197, pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104653v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychlorinated biphenyl exposure and corticosterone levels in seven polar seabird species</w:t>
+                <w:t xml:space="preserve">Increased adrenal responsiveness and delayed hatching date in relation to polychlorinated biphenyl exposure in Arctic-breeding black-legged kittiwakes (Rissa tridactyla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Moe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.A. Hanssen</w:t>
+                <w:t xml:space="preserve">Adam Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.12.007⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 219, pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105311v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased adrenal responsiveness and delayed hatching date in relation to polychlorinated biphenyl exposure in Arctic-breeding black-legged kittiwakes (Rissa tridactyla)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+                <w:t xml:space="preserve">Survival rate and breeding outputs in a high Arctic seabird exposed to legacy persistent organic pollutants and mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lendvai</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 219, pp.165-172. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217081v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wandering Albatrosses Document Latitudinal Variations in the Transfer of Persistent Organic Pollutants and Mercury to Southern Ocean Predators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The stress of being contaminated? Adrenocortical function and reproduction in relation to persistent organic pollutants in female black legged kittiwakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Carravieri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Borge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 476-477, pp.553-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.01.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es504601m⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334596v1</w:t>
+                <w:t xml:space="preserve">hal-00935886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress of being contaminated? Adrenocortical function and reproduction in relation to persistent organic pollutants in female black legged kittiwakes.</w:t>
+                <w:t xml:space="preserve">Age-Related Mercury Contamination and Relationship with Luteinizing Hormone in a Long-Lived Antarctic Bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorte Herzke</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borge Moe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Bech</w:t>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.01.060⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e103642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103642.t004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935886v1</w:t>
+                <w:t xml:space="preserve">hal-01104655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Mercury Contamination and Relationship with Luteinizing Hormone in a Long-Lived Antarctic Bird</w:t>
+                <w:t xml:space="preserve">Endocrine and Fitness Correlates of Long-Chain Perfluorinated Carboxylates Exposure in Arctic Breeding Black-Legged Kittiwakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">Geir W Gabrielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+                <w:t xml:space="preserve">Ellis Hugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e103642. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.13504-13510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103642.t004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es503297n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104655v1</w:t>
+                <w:t xml:space="preserve">hal-01080890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine and Fitness Correlates of Long-Chain Perfluorinated Carboxylates Exposure in Arctic Breeding Black-Legged Kittiwakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+                <w:t xml:space="preserve">Annual variation in the timing of breeding, pre-breeding foraging areas and corticosterone levels in an Arctic population of black-legged kittiwakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir W Gabrielsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blévin</w:t>
+                <w:t xml:space="preserve">Céline Clément-Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellis Hugh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+                <w:t xml:space="preserve">Giacomo Dell'Omo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.13504-13510. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 496, pp.233-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es503297n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps10650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080890v1</w:t>
+                <w:t xml:space="preserve">hal-00944948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual variation in the timing of breeding, pre-breeding foraging areas and corticosterone levels in an Arctic population of black-legged kittiwakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Corticosterone mediates carry-over effects between breeding and migration in the kittiwake Rissa tridactyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Schultner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Dell'Omo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 496, pp.233-247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps10650⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 496, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944948v1</w:t>
+                <w:t xml:space="preserve">hal-00960022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosterone mediates carry-over effects between breeding and migration in the kittiwake Rissa tridactyla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wandering Albatrosses Document Latitudinal Variations in the Transfer of Persistent Organic Pollutants and Mercury to Southern Ocean Predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Schultner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claus Bech</w:t>
+                <w:t xml:space="preserve">Alizée Meillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 496, pp.125-133. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (24), pp.14746-14755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es504601m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960022v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integument colouration in relation to persistent organic pollutants and body condition in arctic breeding black-legged kittiwakes (Rissa tridactyla).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To breed or not to breed: endocrine response to mercury contamination by an arctic seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.20130317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.049⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873102v1</w:t>
+                <w:t xml:space="preserve">hal-00918744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To breed or not to breed: endocrine response to mercury contamination by an arctic seabird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integument colouration in relation to persistent organic pollutants and body condition in arctic breeding black-legged kittiwakes (Rissa tridactyla).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Borge Moe</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0317⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 470-471C, pp.248-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918744v2</w:t>
+                <w:t xml:space="preserve">hal-00873102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of widespread pesticide exposure on the gut microbiota of the spiny toad - B. spinosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Poigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "Environment and Host Microbiomes- Functional interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity budget and daily energy expenditure of a long-distance migratory seabird wintering in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don-Jean Léandri-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Society of America (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal body condition affects the response of larval spined toads’ faecal microbiome to a widespread contaminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745427v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-04082561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4974,51 +4974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Elliott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renoirt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-024-01905-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri&#8208;breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H Elliott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05482-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renoirt Matthias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheron Marion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisselmann L&#233;a-Lise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Solenn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119823" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c07633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Vigdel Ask" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Munro Jenssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Vihtakari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-19118-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh I Ellis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.05.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMDX64N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wingfield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.07.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7DJWN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Wingfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hanssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lendvai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.12.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meillere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504601m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQHNR8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103642.t004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir W Gabrielsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Hugh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503297n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Chastel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10650" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schultner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10603" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918744v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-5VH247B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Elliott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renoirt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-024-01905-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri&#8208;breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H Elliott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05482-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c07633" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renoirt Matthias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheron Marion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisselmann L&#233;a-Lise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Solenn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Vigdel Ask" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Munro Jenssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Vihtakari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-19118-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh I Ellis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.05.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3560" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMDX64N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wingfield" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.07.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7DJWN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Wingfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hanssen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lendvai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.12.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQHNR8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103642.t004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir W Gabrielsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Hugh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503297n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Chastel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10650" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schultner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meillere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504601m" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918744v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0317" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-5VH247B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>