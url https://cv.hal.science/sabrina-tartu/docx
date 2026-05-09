--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -766,550 +766,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A U-Turn for Mercury Concentrations over 20 Years: How Do Environmental Conditions Affect Exposure in Arctic Seabirds?</w:t>
+                <w:t xml:space="preserve">Did decades of glyphosate use have selected for resistant amphibians in agricultural habitats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blévin</w:t>
+                <w:t xml:space="preserve">Renoirt Matthias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">Cheron Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Bech</w:t>
+                <w:t xml:space="preserve">Gisselmann Léa-Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catoire Solenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c07633⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 310, pp.119823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572425v1</w:t>
+                <w:t xml:space="preserve">hal-03770135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury contamination and potential health risks to Arctic seabirds and shorebirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 844, pp.156944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did decades of glyphosate use have selected for resistant amphibians in agricultural habitats?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bufo Spinosus (Spined Toad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Renoirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HERPETOLOGICAL REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770135v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bufo Spinosus (Spined Toad)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A U-Turn for Mercury Concentrations over 20 Years: How Do Environmental Conditions Affect Exposure in Arctic Seabirds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERPETOLOGICAL REVIEW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.2443-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c07633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328691v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term tracking of an Arctic-breeding seabird indicates high fidelity for pelagic wintering areas</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (3), pp.820-831. </w:t>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Børge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1691,295 +1691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminants and energy expenditure in an Arctic seabird: Organochlorine pesticides and perfluoroalkyl substances are associated with metabolic rate in a contrasted manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variation in circulating concentrations of organochlorine pollutants in a pelagic seabird breeding in the high arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh I Ellis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bård-Jørgen Bårdsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Børge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.05.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9999 (9999), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683406v1</w:t>
+                <w:t xml:space="preserve">hal-01505511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation in circulating concentrations of organochlorine pollutants in a pelagic seabird breeding in the high arctic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorte Herzke</w:t>
+                <w:t xml:space="preserve">Contaminants and energy expenditure in an Arctic seabird: Organochlorine pesticides and perfluoroalkyl substances are associated with metabolic rate in a contrasted manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sveinn Are Hanssen</w:t>
+                <w:t xml:space="preserve">Hugh I Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9999 (9999), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.3560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505511v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of fluoroalkylated substances in Antarctica seabird plasma: Development and validation of a fast and rugged method using on-line concentration liquid chromatography tandem mass spectrometry</w:t>
               </w:r>
@@ -2111,103 +2111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorinated substances and telomeres in an Arctic seabird: Cross-sectional and longitudinal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 230, pp.360-367. </w:t>
@@ -2239,308 +2239,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury exposure, stress and prolactin secretion in an Arctic seabird: an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does prolactin mediate parental and life-history decisions in response to environmental conditions in birds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Wingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30, pp.596-604. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.18-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351309v1</w:t>
+                <w:t xml:space="preserve">hal-01224252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prolactin mediate parental and life-history decisions in response to environmental conditions in birds?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury exposure, stress and prolactin secretion in an Arctic seabird: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C Wingfield</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Zoltan Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Børge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77, pp.18-29. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.596-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2015.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224252v1</w:t>
+                <w:t xml:space="preserve">hal-01351309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to oxychlordane is associated with shorter telomeres in arctic breeding kittiwakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 563, pp.125 - 130. </w:t>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Wingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2936,77 +2936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Lendvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 219, pp.165-172. </w:t>
@@ -3070,64 +3070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,77 +3204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 476-477, pp.553-60. </w:t>
@@ -3337,51 +3337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Mercury Contamination and Relationship with Luteinizing Hormone in a Long-Lived Antarctic Bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,77 +3484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir W Gabrielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Hugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.13504-13510. </w:t>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément-Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,77 +3752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Schultner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 496, pp.125-133. </w:t>
@@ -3873,51 +3873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandering Albatrosses Document Latitudinal Variations in the Transfer of Persistent Organic Pollutants and Mercury to Southern Ocean Predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integument colouration in relation to persistent organic pollutants and body condition in arctic breeding black-legged kittiwakes (Rissa tridactyla).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 470-471C, pp.248-254. </w:t>
@@ -4974,51 +4974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Elliott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renoirt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-024-01905-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri&#8208;breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H Elliott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05482-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c07633" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renoirt Matthias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheron Marion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisselmann L&#233;a-Lise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Solenn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Vigdel Ask" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Munro Jenssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Vihtakari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-19118-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh I Ellis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.05.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3560" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMDX64N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wingfield" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.07.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7DJWN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Wingfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hanssen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lendvai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.12.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQHNR8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103642.t004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir W Gabrielsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Hugh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503297n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Chastel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10650" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schultner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meillere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504601m" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918744v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0317" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-5VH247B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Elliott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renoirt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-024-01905-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don&#8208;jean L&#233;andri&#8208;breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle H Elliott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bl&#233;vin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chastel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gabrielsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1107992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05482-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renoirt Matthias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheron Marion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisselmann L&#233;a-Lise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Solenn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119823" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c07633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Vigdel Ask" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Munro Jenssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Vihtakari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-19118-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveinn Are Hanssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh I Ellis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.05.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geneste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMDX64N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wingfield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.07.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7DJWN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Wingfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hanssen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.12.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lendvai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.12.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.01.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQHNR8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103642.t004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir W Gabrielsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Hugh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503297n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Chastel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10650" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schultner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10603" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meillere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504601m" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918744v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0317" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-5VH247B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tarroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>