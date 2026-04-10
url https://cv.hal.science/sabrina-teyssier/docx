--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -576,248 +576,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration as a source of hold-up: An experiment</w:t>
+                <w:t xml:space="preserve">Heterogeneous preferences and investments in energy saving measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+                <w:t xml:space="preserve">Urs Fischbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chambolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+                <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103783⟩</w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2020.101202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341440v1</w:t>
+                <w:t xml:space="preserve">hal-03726323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous preferences and investments in energy saving measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical integration as a source of hold-up: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Fischbacher</w:t>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon Schudy</w:t>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.103783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2020.101202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726323v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting more people on the stairs: The impact of point-of-decision prompts</w:t>
               </w:r>
@@ -1469,64 +1469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Fischbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2616,640 +2616,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain and loss framing effects : an application to small efforts and to the valuation of non-financial performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Social choice under risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CEE-M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018 - FUR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104441v1</w:t>
+                <w:t xml:space="preserve">hal-02104278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social choice under risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">Consumer preferences for meals with plant-based proteins and the impact of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018 - FUR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Economics seminar de l'Institut de Recherches Economiques - Université de Neuchâtel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104278v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences for meals with plant-based proteins and the impact of information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Poret</w:t>
+                <w:t xml:space="preserve">The impact of information that reduces ambiguity on the use of pesticides : a theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics seminar de l'Institut de Recherches Economiques - Université de Neuchâtel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées internationales du Risque 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Niort, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104333v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of information that reduces ambiguity on the use of pesticides : a theoretical and experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Economie expérimentale pour l'étude des choix alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales du Risque 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Niort, France. 24 p</w:t>
+              <w:t xml:space="preserve">Méthodes d'Investigation de l'Alimentation et des Mangeurs (MIAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786311v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie expérimentale pour l'étude des choix alimentaires</w:t>
+                <w:t xml:space="preserve">Consumers food choices and the impact of constraints on greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d'Investigation de l'Alimentation et des Mangeurs (MIAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Économie et Finance Expérimentale et Comportementale" du Centre d’économie de l’environnement de Montpellier (CEE-M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965239v1</w:t>
+                <w:t xml:space="preserve">hal-02965219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers food choices and the impact of constraints on greenhouse gas emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+                <w:t xml:space="preserve">Gain and loss framing effects : an application to small efforts and to the valuation of non-financial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Économie et Finance Expérimentale et Comportementale" du Centre d’économie de l’environnement de Montpellier (CEE-M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire CEE-M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965219v1</w:t>
+                <w:t xml:space="preserve">hal-02104441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of information on consumer choices for plant-based proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,260 +3294,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Choice under Risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">Bonus and penalty incentives for small efforts: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR)., Jun 2018, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Research Seminar - School of Economics - University of Kent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kent, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734211v1</w:t>
+                <w:t xml:space="preserve">hal-02088252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonus and penalty incentives for small efforts: An experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Social Choice under Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Seminar - School of Economics - University of Kent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kent, United Kingdom</w:t>
+              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR)., Jun 2018, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088252v1</w:t>
+                <w:t xml:space="preserve">hal-02734211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3579,627 +3579,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the farmers' behavior under ambiguity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Incertitude et décision publique" - COMUE Paris-Lumières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">PSE "Economics and Psychology Seminar"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris School of Economics, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064768v1</w:t>
+                <w:t xml:space="preserve">hal-02104477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">On the farmers' behavior under ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE "Economics and Psychology Seminar"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris School of Economics, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée "Incertitude et décision publique" - COMUE Paris-Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104477v1</w:t>
+                <w:t xml:space="preserve">hal-02064768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+                <w:t xml:space="preserve">Endowment heterogeneity and punishment in public good games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">32e Journées de Microéconomie Appliquée - JMA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104547v1</w:t>
+                <w:t xml:space="preserve">hal-02104643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Deciding for others: An experimental investigation of preference for shared destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School in Sustainability Economics: Experiments on Intergenerational Justice under Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Camp Reinsehlen, Germany</w:t>
+              <w:t xml:space="preserve">6. Annual Meeting of the French Experimental Economics Association (ASFEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104736v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endowment heterogeneity and punishment in public good games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
+                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées de Microéconomie Appliquée - JMA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Summer School in Sustainability Economics: Experiments on Intergenerational Justice under Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Camp Reinsehlen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104643v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding for others: An experimental investigation of preference for shared destiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Annual Meeting of the French Experimental Economics Association (ASFEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2015, Paris, France. 25 p</w:t>
+              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799658v1</w:t>
+                <w:t xml:space="preserve">hal-02104547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investment in energy saving measures and heterogeneous preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Fischbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,73 +4418,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Science Association, European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Association of Labour Economists (EALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175480v1</w:t>
+                <w:t xml:space="preserve">halshs-00175469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-selection and the Efficiency of Tournaments</w:t>
               </w:r>
@@ -4513,73 +4513,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Association of Labour Economists (EALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Economic Science Association, European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175469v1</w:t>
+                <w:t xml:space="preserve">halshs-00175480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4872,207 +4872,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous reactions to heterogeneity in returns from public goods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simeon Schudy</w:t>
+                <w:t xml:space="preserve">The price of unsustainability: An experiment with professional private equity investors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803487v1</w:t>
+                <w:t xml:space="preserve">hal-00757203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of unsustainability: An experiment with professional private equity investors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanina Forget</w:t>
+                <w:t xml:space="preserve">Heterogeneous reactions to heterogeneity in returns from public goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Fischbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757203v1</w:t>
+                <w:t xml:space="preserve">hal-02803487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Corporate Social Responsibility: Third-party certification vs. brands</w:t>
               </w:r>
@@ -5281,198 +5281,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsibility and the economics of consumer Social responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Voluntary standards and coordination in public goods game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Fischbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Föllmi-Heusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806453v1</w:t>
+                <w:t xml:space="preserve">hal-02807330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary standards and coordination in public goods game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corporate social responsibility and the economics of consumer Social responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Föllmi-Heusi</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02807330v1</w:t>
+                <w:t xml:space="preserve">hal-02806453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6177,51 +6177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wieczorek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Fischbacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Schudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X2CS2PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Eisenkopf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0763-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9735-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Teyssier, S." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786311v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska F&#246;llmi-Heusi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wieczorek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Fischbacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Schudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X2CS2PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Eisenkopf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0763-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9735-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Teyssier, S." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska F&#246;llmi-Heusi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>