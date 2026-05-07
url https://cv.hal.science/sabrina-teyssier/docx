--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -576,248 +576,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous preferences and investments in energy saving measures</w:t>
+                <w:t xml:space="preserve">Vertical integration as a source of hold-up: An experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Fischbacher</w:t>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon Schudy</w:t>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2020.101202⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.103783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726323v1</w:t>
+                <w:t xml:space="preserve">hal-03341440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration as a source of hold-up: An experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous preferences and investments in energy saving measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chambolle</w:t>
+                <w:t xml:space="preserve">Urs Fischbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+                <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137, pp.103783. </w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2020.101202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341440v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting more people on the stairs: The impact of point-of-decision prompts</w:t>
               </w:r>
@@ -1469,64 +1469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Fischbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2616,640 +2616,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social choice under risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">Gain and loss framing effects : an application to small efforts and to the valuation of non-financial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018 - FUR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire CEE-M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104278v1</w:t>
+                <w:t xml:space="preserve">hal-02104441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences for meals with plant-based proteins and the impact of information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+                <w:t xml:space="preserve">The impact of information that reduces ambiguity on the use of pesticides : a theoretical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Poret</w:t>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics seminar de l'Institut de Recherches Economiques - Université de Neuchâtel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées internationales du Risque 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Niort, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104333v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of information that reduces ambiguity on the use of pesticides : a theoretical and experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Economie expérimentale pour l'étude des choix alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales du Risque 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Niort, France. 24 p</w:t>
+              <w:t xml:space="preserve">Méthodes d'Investigation de l'Alimentation et des Mangeurs (MIAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786311v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie expérimentale pour l'étude des choix alimentaires</w:t>
+                <w:t xml:space="preserve">Consumers food choices and the impact of constraints on greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d'Investigation de l'Alimentation et des Mangeurs (MIAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Économie et Finance Expérimentale et Comportementale" du Centre d’économie de l’environnement de Montpellier (CEE-M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965239v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers food choices and the impact of constraints on greenhouse gas emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+                <w:t xml:space="preserve">Social choice under risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Économie et Finance Expérimentale et Comportementale" du Centre d’économie de l’environnement de Montpellier (CEE-M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018 - FUR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965219v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain and loss framing effects : an application to small efforts and to the valuation of non-financial performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Consumer preferences for meals with plant-based proteins and the impact of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CEE-M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Economics seminar de l'Institut de Recherches Economiques - Université de Neuchâtel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104441v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of information on consumer choices for plant-based proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,260 +3294,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonus and penalty incentives for small efforts: An experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Social Choice under Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Seminar - School of Economics - University of Kent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kent, United Kingdom</w:t>
+              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR)., Jun 2018, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088252v1</w:t>
+                <w:t xml:space="preserve">hal-02734211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Choice under Risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">Bonus and penalty incentives for small efforts: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Utility and Risk Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR)., Jun 2018, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Research Seminar - School of Economics - University of Kent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kent, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734211v1</w:t>
+                <w:t xml:space="preserve">hal-02088252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3579,627 +3579,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">On the farmers' behavior under ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE "Economics and Psychology Seminar"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris School of Economics, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée "Incertitude et décision publique" - COMUE Paris-Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104477v1</w:t>
+                <w:t xml:space="preserve">hal-02064768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the farmers' behavior under ambiguity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Toquebeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Incertitude et décision publique" - COMUE Paris-Lumières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">PSE "Economics and Psychology Seminar"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris School of Economics, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064768v1</w:t>
+                <w:t xml:space="preserve">hal-02104477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endowment heterogeneity and punishment in public good games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
+                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées de Microéconomie Appliquée - JMA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Summer School in Sustainability Economics: Experiments on Intergenerational Justice under Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Camp Reinsehlen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104643v1</w:t>
+                <w:t xml:space="preserve">hal-02104736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding for others: An experimental investigation of preference for shared destiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Annual Meeting of the French Experimental Economics Association (ASFEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2015, Paris, France. 25 p</w:t>
+              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799658v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding for others: an experimental investigation of preferences for shared destiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
+                <w:t xml:space="preserve">Endowment heterogeneity and punishment in public good games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School in Sustainability Economics: Experiments on Intergenerational Justice under Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Camp Reinsehlen, Germany</w:t>
+              <w:t xml:space="preserve">32e Journées de Microéconomie Appliquée - JMA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104736v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+                <w:t xml:space="preserve">Deciding for others: An experimental investigation of preference for shared destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">6. Annual Meeting of the French Experimental Economics Association (ASFEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2015, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104547v1</w:t>
+                <w:t xml:space="preserve">hal-02799658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investment in energy saving measures and heterogeneous preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Fischbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,73 +4418,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Association of Labour Economists (EALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Economic Science Association, European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175469v1</w:t>
+                <w:t xml:space="preserve">halshs-00175480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-selection and the Efficiency of Tournaments</w:t>
               </w:r>
@@ -4513,73 +4513,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Science Association, European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Association of Labour Economists (EALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175480v1</w:t>
+                <w:t xml:space="preserve">halshs-00175469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4784,295 +4784,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social- and Self-Image Concerns in Fair-Trade Consumption: Evidence from Experimental Auctions for Chocolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The price of unsustainability: An experiment with professional private equity investors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00722592v1</w:t>
+                <w:t xml:space="preserve">hal-00757203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of unsustainability: An experiment with professional private equity investors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanina Forget</w:t>
+                <w:t xml:space="preserve">Heterogeneous reactions to heterogeneity in returns from public goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Fischbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Schudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757203v1</w:t>
+                <w:t xml:space="preserve">hal-02803487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous reactions to heterogeneity in returns from public goods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social- and Self-Image Concerns in Fair-Trade Consumption: Evidence from Experimental Auctions for Chocolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803487v1</w:t>
+                <w:t xml:space="preserve">halshs-00722592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Corporate Social Responsibility: Third-party certification vs. brands</w:t>
               </w:r>
@@ -5281,198 +5281,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary standards and coordination in public goods game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Föllmi-Heusi</w:t>
+                <w:t xml:space="preserve">Corporate social responsibility and the economics of consumer Social responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807330v1</w:t>
+                <w:t xml:space="preserve">hal-02806453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsibility and the economics of consumer Social responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Voluntary standards and coordination in public goods game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Fischbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Föllmi-Heusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806453v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6177,51 +6177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wieczorek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Fischbacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Schudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X2CS2PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Eisenkopf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0763-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9735-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Teyssier, S." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska F&#246;llmi-Heusi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wieczorek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2023.102426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Fischbacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Schudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.09.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X2CS2PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Eisenkopf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0763-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2012.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-010-9735-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Eriksson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Teyssier, S." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Toquebeuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska F&#246;llmi-Heusi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>