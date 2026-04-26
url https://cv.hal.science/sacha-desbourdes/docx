--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Desbourdes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Designer Graphique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sacha-desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition &amp;quot;Sols fertiles, vies secrètes&amp;quot; du Sénat, ses panneaux de sensibilisation, leurs déclinaisons, leur diffusion et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phytosol Résidus de pesticides dans les sols français : présence, risques et persistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-up / Kakemono RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster RMQS séminaire FairCarboN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de démarrage FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valpré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands paysages pédologiques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 535 p., 2011, Synthèses (Quae), 978-2-7592-1039-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solanae Project logo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement d'échantillons RMQS2 du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de sol sur le maillage d'échantillons RMQS2 du GIS SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo SysSols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de Chinon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Desbourdes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Designer Graphique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sacha-desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition &amp;quot;Sols fertiles, vies secrètes&amp;quot; du Sénat, ses panneaux de sensibilisation, leurs déclinaisons, leur diffusion et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-up / Kakemono RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phytosol Résidus de pesticides dans les sols français : présence, risques et persistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster RMQS séminaire FairCarboN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de démarrage FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valpré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands paysages pédologiques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 535 p., 2011, Synthèses (Quae), 978-2-7592-1039-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement d'échantillons RMQS2 du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solanae Project logo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de sol sur le maillage d'échantillons RMQS2 du GIS SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo SysSols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de Chinon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D17DC0E5"/>
+    <w:nsid w:val="141B301B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sacha-desbourdes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rati&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384179v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sacha-desbourdes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rati&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>