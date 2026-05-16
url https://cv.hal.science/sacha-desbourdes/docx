--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Desbourdes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Designer Graphique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sacha-desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition &amp;quot;Sols fertiles, vies secrètes&amp;quot; du Sénat, ses panneaux de sensibilisation, leurs déclinaisons, leur diffusion et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-up / Kakemono RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phytosol Résidus de pesticides dans les sols français : présence, risques et persistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster RMQS séminaire FairCarboN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de démarrage FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valpré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands paysages pédologiques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 535 p., 2011, Synthèses (Quae), 978-2-7592-1039-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement d'échantillons RMQS2 du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solanae Project logo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de sol sur le maillage d'échantillons RMQS2 du GIS SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo SysSols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de Chinon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Desbourdes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Designer Graphique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sacha-desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition &amp;quot;Sols fertiles, vies secrètes&amp;quot; du Sénat, ses panneaux de sensibilisation, leurs déclinaisons, leur diffusion et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Phytosol Résidus de pesticides dans les sols français : présence, risques et persistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pierdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll-up / Kakemono RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster RMQS séminaire FairCarboN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ahmed-Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de démarrage FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valpré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands paysages pédologiques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 535 p., 2011, Synthèses (Quae), 978-2-7592-1039-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de sol sur le maillage d'échantillons RMQS2 du GIS SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo SysSols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement d'échantillons RMQS2 du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solanae Project logo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de Chinon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="141B301B"/>
+    <w:nsid w:val="8B68404F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sacha-desbourdes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rati&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sacha-desbourdes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ahmed-Belkacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rati&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>