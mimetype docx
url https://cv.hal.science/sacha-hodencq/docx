--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Hodencq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Linh Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative approaches in research for sustainable futures and imaginaries: Openness, Commons & Low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including greenhouse gas emissions and behavioural responses for PV self-sufficient optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’urgence, faut-il encore prendre le temps de modéliser les crises qui viennent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.203-211, 2023, VOIX PUBLIQUES, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de modélisation numérique actuels peuvent-ils nous aider à penser et faire face aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.157-164, 2023, Voix publiques, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception collaborative et ouverte des composants et systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour un processus de modélisation collaboratif et ouvert des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022GRALT065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03809331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Grenoble, France. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Grenoble, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Hodencq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Linh Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative approaches in research for sustainable futures and imaginaries: Openness, Commons & Low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including greenhouse gas emissions and behavioural responses for PV self-sufficient optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’urgence, faut-il encore prendre le temps de modéliser les crises qui viennent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.203-211, 2023, VOIX PUBLIQUES, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de modélisation numérique actuels peuvent-ils nous aider à penser et faire face aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.157-164, 2023, Voix publiques, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception collaborative et ouverte des composants et systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour un processus de modélisation collaboratif et ouvert des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022GRALT065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03809331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Grenoble, France. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Grenoble, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boulzec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03809331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boulzec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03809331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>