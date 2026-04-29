--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Hodencq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Linh Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative approaches in research for sustainable futures and imaginaries: Openness, Commons & Low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including greenhouse gas emissions and behavioural responses for PV self-sufficient optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’urgence, faut-il encore prendre le temps de modéliser les crises qui viennent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.203-211, 2023, VOIX PUBLIQUES, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de modélisation numérique actuels peuvent-ils nous aider à penser et faire face aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.157-164, 2023, Voix publiques, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception collaborative et ouverte des composants et systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour un processus de modélisation collaboratif et ouvert des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022GRALT065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03809331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Grenoble, France. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Grenoble, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Hodencq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Linh Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative approaches in research for sustainable futures and imaginaries: Openness, Commons & Low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including greenhouse gas emissions and behavioural responses for PV self-sufficient optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’urgence, faut-il encore prendre le temps de modéliser les crises qui viennent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.203-211, 2023, VOIX PUBLIQUES, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de modélisation numérique actuels peuvent-ils nous aider à penser et faire face aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.157-164, 2023, Voix publiques, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception collaborative et ouverte des composants et systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour un processus de modélisation collaboratif et ouvert des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022GRALT065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03809331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Grenoble, France. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Grenoble, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boulzec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03809331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boulzec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03809331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>