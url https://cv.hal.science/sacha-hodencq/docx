--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Hodencq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Linh Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative approaches in research for sustainable futures and imaginaries: Openness, Commons & Low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including greenhouse gas emissions and behavioural responses for PV self-sufficient optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’urgence, faut-il encore prendre le temps de modéliser les crises qui viennent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.203-211, 2023, VOIX PUBLIQUES, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de modélisation numérique actuels peuvent-ils nous aider à penser et faire face aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.157-164, 2023, Voix publiques, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception collaborative et ouverte des composants et systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour un processus de modélisation collaboratif et ouvert des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022GRALT065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03809331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Grenoble, France. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Grenoble, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sacha Hodencq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la Low-tech dans l’Enseignement Supérieur et la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panels – is more always better?: Assessing the carbon footprint of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TATuP - Zeitschrift für Technikfolgenabschätzung in Theorie und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.25 - 31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/tatup.31.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing case study descriptions for multi-energy systems and networks modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Widl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Zabik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Tahar Mabouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2026 - The 39th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Constanța, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05630916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Linh Bui Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Tech et énergie : une manière de repenser nos conceptions et usages énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative approaches in research for sustainable futures and imaginaries: Openness, Commons & Low-tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including greenhouse gas emissions and behavioural responses for PV self-sufficient optimal design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pourcelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’urgence, faut-il encore prendre le temps de modéliser les crises qui viennent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.203-211, 2023, VOIX PUBLIQUES, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de modélisation numérique actuels peuvent-ils nous aider à penser et faire face aux crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Boulzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoé Steep. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites à la croissance - Meadows : questions raisonnées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excès, pp.157-164, 2023, Voix publiques, 978-2-9581188-7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception collaborative et ouverte des composants et systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les low-tech dans l'enseignement supérieur et la recherche en 2021, un écosystème en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour un processus de modélisation collaboratif et ouvert des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022GRALT065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03809331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Grenoble, France. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Grenoble, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boulzec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03809331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585151v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/tatup.31.2.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05630916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schischke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zabik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Mabouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boulzec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04868462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03809331v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>