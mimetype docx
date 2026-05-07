--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -115,272 +115,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The paradox of objectivity: objective legal knowledge in a socio-political context of creation and use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sydoryk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Siliquini-Cinelli; Joshua Neoh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Epistemologies of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.110-117, 2025, 978 1 03534 799 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05418179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel type de discours doctrinal des AAI en matière de libertés ? Proposition de typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sydoryk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Debaets; Julia Schmitz; Valérie Palma-Amalric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La doctrine des autorités administratives indépendantes. Vers un renouvellement du droit des libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.45-55, 2025, 9782386001918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05413429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Albert; Louis Roberto Barroso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 International Review of Constitutional Reform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U of Texas Law, Legal Studies Research Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 155 à 158, 2025, 978-1-7374527-8-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U of Texas Law, Legal Studies Research Paper</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05352352v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-05418179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désobéir au droit constitutionnel forge-t-il le droit constitutionnel ? Un point de vue normativiste renouvelé</w:t>
               </w:r>
@@ -598,51 +598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -684,51 +684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2021 International Review of Constitutional Reform France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,293 +1276,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05339022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions iconoclastes pour un concept unifié de responsabilité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sydoryk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.483-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04612290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The French reading of Kelsen (or how to misinterpret an author and make him say what he does not say)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Digital de Direito Administrativo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.285-296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.2319-0558.v11i2p285-296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.2319-0558.v11i2p285-296⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04681324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle révision constitutionnelle pour quelle liberté de recourir à l'IVG ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.845-851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04552591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réflexions iconoclastes pour un concept unifié de responsabilité politique</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle légitimité pour les discours doctrinaux prescriptifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44, pp.483-503</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.429-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04854328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1630,234 +1630,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04474764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La rectification des erreurs matérielles dans les décisions de constitutionnalité du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sydoryk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 2, pp.491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChatGPT à la faculté de droit : le spectre conjuré d'une triche massive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sydoryk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Blog Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IA génératrice de textes et personnes publiques : dangers et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sydoryk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.2178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116068v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04073103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime des statues religieuses sur les emplacements publics</w:t>
               </w:r>
@@ -3078,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sydoryk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5706743" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bord&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek O&#8217;brien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Shauna Wheatle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marrani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780198793045.003.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.143.0819" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2319-0558.v11i2p285-296" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.128.e0031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-petit-livre-du-normativisme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sydoryk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5706743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bord&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek O&#8217;brien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Shauna Wheatle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marrani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780198793045.003.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.143.0819" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2319-0558.v11i2p285-296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.128.e0031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-petit-livre-du-normativisme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>