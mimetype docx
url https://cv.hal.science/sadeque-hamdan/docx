--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -118,343 +118,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t>
+                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.125924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058856v1</w:t>
+                <w:t xml:space="preserve">hal-05041627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Wang</w:t>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifeng Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391, pp.125924. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041627v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the spatio-temporal optimization for the charging scheduling of battery electric buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197, pp.104086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -501,51 +501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fair scheduling of truck drivers in delivery companies: balancing fairness and profit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -618,64 +618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimization of green multimodal transportation: a case study of the West German canal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Binsfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -722,90 +722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charging scheduling optimisation of battery electric buses with charging setup time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -839,77 +839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,77 +973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1107,77 +1107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1237,64 +1237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic green supplier selection and order allocation with quantity discounts and varying supplier availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.573-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1328,64 +1328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplier selection and order allocation with green criteria: An MCDM and multi-objective optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.282-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1455,77 +1455,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Potential of LLMs in Solving Combinatorial Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1563,64 +1563,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Aircraft Model and Delay Duration on the Air Traffic Flow Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European International Conference on Industrial Engineering and Operations Management, IEOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, unknown, France. pp.1153-1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1645,77 +1645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Air Traffic Flow Management Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,77 +1779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Fairness in the Network Air Traffic Flow Management with Rerouting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1945,77 +1945,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Air Traffic Flow Management with Carbon Emissions Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Jradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-023-00899-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Jradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-023-00899-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>