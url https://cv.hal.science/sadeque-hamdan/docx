--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -84,234 +84,251 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
+                <w:t xml:space="preserve">Weather-responsive optimization in air traffic flow management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Wang</w:t>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.104916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2026.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041627v1</w:t>
+                <w:t xml:space="preserve">hal-05624285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -335,1090 +352,1207 @@
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spatio-temporal optimization for the charging scheduling of battery electric buses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the dual-resource overnight charging problem of battery electric buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Wang</w:t>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2025.104086⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.125924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999686v1</w:t>
+                <w:t xml:space="preserve">hal-05041627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fair scheduling of truck drivers in delivery companies: balancing fairness and profit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the spatio-temporal optimization for the charging scheduling of battery electric buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samah Jradi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10100-023-00899-5⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.104086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2025.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971841v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimization of green multimodal transportation: a case study of the West German canal system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the fair scheduling of truck drivers in delivery companies: balancing fairness and profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Binsfeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Gast</w:t>
+                <w:t xml:space="preserve">Samah Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+              <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-024-06075-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10100-023-00899-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606182v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging scheduling optimisation of battery electric buses with charging setup time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the optimization of green multimodal transportation: a case study of the West German canal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Binsfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixin Wang</w:t>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifeng Zheng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2424973⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775097v1</w:t>
+                <w:t xml:space="preserve">hal-04606182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Charging scheduling optimisation of battery electric buses with charging setup time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2424973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833820v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833812v1</w:t>
+                <w:t xml:space="preserve">hal-03833820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-04740-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833817v1</w:t>
+                <w:t xml:space="preserve">hal-03833812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic green supplier selection and order allocation with quantity discounts and varying supplier availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.573-589. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023587v1</w:t>
+                <w:t xml:space="preserve">hal-03833817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic green supplier selection and order allocation with quantity discounts and varying supplier availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.573-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Supplier selection and order allocation with green criteria: An MCDM and multi-objective optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.282-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1428,500 +1562,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Potential of LLMs in Solving Combinatorial Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Aircraft Model and Delay Duration on the Air Traffic Flow Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Boujarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European International Conference on Industrial Engineering and Operations Management, IEOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, unknown, France. pp.1153-1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Air Traffic Flow Management Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Alsyouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Fairness in the Network Air Traffic Flow Management with Rerouting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Alsyouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 9th International Conference on Mechanical and Aerospace Engineering (ICMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.100-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMAE.2018.8467624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1931,177 +2065,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Air Traffic Flow Management with Carbon Emissions Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Alsyouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2248,51 +2382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Jradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-023-00899-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2026.104916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2025.104086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Jradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-023-00899-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Binsfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06075-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2424973" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>