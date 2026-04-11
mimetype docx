--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -115,502 +115,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
+                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397360v1</w:t>
+                <w:t xml:space="preserve">hal-04543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
+                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Slama</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+                <w:t xml:space="preserve">Abdulaziz Turki Almaktoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543143v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Quality Disturbances Classification Based on the Machine Learning Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnia Sameer Alghazi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Innovation Forum 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353528v1</w:t>
+                <w:t xml:space="preserve">hal-04389027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
+                <w:t xml:space="preserve">Power Quality Disturbances Classification Based on the Machine Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omnia Sameer Alghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research and Innovation Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19560-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389027v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Assistive Fire Detection and Seeing the Invisible Through Smoke using Hyperspectral and Multi-spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahed Alboody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -683,2330 +683,2330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-based emotion recognition using modified covariance and ensemble classifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arrhythmia classification using multirate processing metaheuristic optimization and variational mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+                <w:t xml:space="preserve">Sibghatulla I. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathiravan Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12652-023-04715-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352828v1</w:t>
+                <w:t xml:space="preserve">hal-04354213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance Analysis of Ultra-Wide Bandgap Power Devices-Based EV Fast Charger Using Bi-Directional Power Converters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">AI-Powered Diagnosis of Skin Cancer: A Contemporary Review, Open Challenges and Future Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navneet Melarkode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathiravan Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zahid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pawel Plawiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.25285-25297. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3255780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15041183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093035v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theft detection dataset for benchmarking and machine learning based classification in a smart grid environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey on Energy Storage: Techniques and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Zidi</w:t>
+                <w:t xml:space="preserve">Yasir Basheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaeddine Mihoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Qasem Abu Al-Haija</w:t>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.007⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16052271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354266v1</w:t>
+                <w:t xml:space="preserve">hal-04093084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG based apnea detection by multirate processing hybrid of wavelet-empirical decomposition Hjorth features extraction and neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Performance Analysis of Ultra-Wide Bandgap Power Devices-Based EV Fast Charger Using Bi-Directional Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehseen Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Izhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarika Khandelwa</w:t>
+                <w:t xml:space="preserve">Umar Tabrez Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilima Salankar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.25285-25297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3255780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353164v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Integration Technique for Optimal Location &amp; Sizing of DG Units With Reconfiguration in Radial Distribution Networks Considering Reliability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EEG-based emotion recognition using modified covariance and ensemble classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3329704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-023-04715-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353149v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theft detection dataset for benchmarking and machine learning based classification in a smart grid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usman Haider</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+                <w:t xml:space="preserve">Qasem Abu Al-Haija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093098v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Approach for the Detection and Prevention of Gray-Hole Attacks in VANETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ECG based apnea detection by multirate processing hybrid of wavelet-empirical decomposition Hjorth features extraction and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarika Khandelwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilima Salankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gulzar Mehmood</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyoti Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Plawiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098777v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel Integration Technique for Optimal Location &amp; Sizing of DG Units With Reconfiguration in Radial Distribution Networks Considering Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehseen Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.123610-123624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3329704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353578v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Optimal DOD and Battery Technology for Hybrid Energy Generation Models in Cement Industry Using HOMER Pro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasir Basheer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Muhammad Hanif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Alasmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Alzahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3300228⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353183v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid EEG-fNIRS brain-computer interface based on the non-linear features extraction and stacking ensemble learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Approach for the Detection and Prevention of Gray-Hole Attacks in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Maher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+                <w:t xml:space="preserve">Mohammad Faisal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Salankar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gulzar Mehmood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbe.2023.05.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3274650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354056v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmia classification using multirate processing metaheuristic optimization and variational mode decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hanif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Alasmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.009⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354213v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Powered Diagnosis of Skin Cancer: A Contemporary Review, Open Challenges and Future Research Directions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating the Optimal DOD and Battery Technology for Hybrid Energy Generation Models in Cement Industry Using HOMER Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Basheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pawel Plawiak</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Lateef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alzahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15041183⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.81331-81347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3300228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093088v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Energy Storage: Techniques and Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hybrid EEG-fNIRS brain-computer interface based on the non-linear features extraction and stacking ensemble learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Tadeusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.2271. </w:t>
+              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.463-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16052271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbe.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093084v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Prospect of Hybrid Energy in the Cement Industry of Pakistan, Using HOMER Pro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Analyzing Optimal Battery Sizing in Microgrids Based on the Feature Selection and Machine Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Nizami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Waqar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nasim Ullah</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (19), pp.12440. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (21), pp.7865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su141912440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15217865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354237v1</w:t>
+                <w:t xml:space="preserve">hal-04354224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic seizure classification using level-crossing EEG sampling and ensemble of sub-problems classifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EEG based stress classification by using difference plots of variational modes and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilima Salankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-03856-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356842v1</w:t>
+                <w:t xml:space="preserve">hal-04356828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG based stress classification by using difference plots of variational modes and machine learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epileptic Seizure Detection Using a Hybrid 1D CNN-Machine Learning Approach from EEG Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-03856-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/9579422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356828v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Composite Exponential Reaching Law Based SMC with Rotating Sliding Surface Selection Mechanism for Two Level Three Phase VSI in Vehicle to Load Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Haroon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Aamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Waqar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en16010346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic Seizure Detection Using a Hybrid 1D CNN-Machine Learning Approach from EEG Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Epileptic seizure classification using level-crossing EEG sampling and ensemble of sub-problems classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.116356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2022/9579422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354183v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Optimal Battery Sizing in Microgrids Based on the Feature Selection and Machine Learning Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Prospect of Hybrid Energy in the Cement Industry of Pakistan, Using HOMER Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Basheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajra Khan</w:t>
+                <w:t xml:space="preserve">Toqeer Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Nizami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moez Krichen</w:t>
+                <w:t xml:space="preserve">Nasim Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (21), pp.7865. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.12440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15217865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su141912440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354224v1</w:t>
+                <w:t xml:space="preserve">hal-04354237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3024,64 +3024,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Acquisition Preprocessing and Feature Extraction Techniques for Biomedical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Non-Invasive Biomedical Signal Sensing and Processing with Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-3-031-23238-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3138,77 +3138,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Non-Invasive Biomedical Signal Sensing and Processing with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humaira Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. Springer; Springer International Publishing, pp.1-373, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-23239-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3404,51 +3404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Sameer Alghazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19560-0_13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Subasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-023-04715-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehseen Ilahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Izhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Tabrez Shami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasem Abu Al-Haija" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarika Khandelwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilima Salankar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Upadhyay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Plawiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Haider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hanif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Alasmary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.10.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Khan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Mehmood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3274650" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Basheer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Waqar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Lateef" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alzahrani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3300228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Maher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salankar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Tadeusiewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2023.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibghatulla I. Khan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiravan Srinivasan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Melarkode" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041183" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052271" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toqeer Ahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ullah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fawad Hussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116356" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03856-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Haroon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aamir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010346" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9579422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Nizami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15217865" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humaira Nisar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23239-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Sameer Alghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19560-0_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibghatulla I. Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiravan Srinivasan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Melarkode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Plawiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Basheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Waqar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehseen Ilahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Izhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Tabrez Shami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255780" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Subasi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-023-04715-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasem Abu Al-Haija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarika Khandelwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilima Salankar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Upadhyay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Haider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hanif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Alasmary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Mehmood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3274650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Lateef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alzahrani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3300228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Maher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salankar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Tadeusiewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2023.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Khan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Nizami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15217865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03856-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fawad Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9579422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Haroon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aamir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116356" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toqeer Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ullah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humaira Nisar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23239-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>