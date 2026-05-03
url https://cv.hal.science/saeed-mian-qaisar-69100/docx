--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2432,447 +2432,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG based stress classification by using difference plots of variational modes and machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nilima Salankar</w:t>
+                <w:t xml:space="preserve">Epileptic seizure classification using level-crossing EEG sampling and ensemble of sub-problems classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-03856-3⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.116356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356828v1</w:t>
+                <w:t xml:space="preserve">hal-04356842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic Seizure Detection Using a Hybrid 1D CNN-Machine Learning Approach from EEG Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
+                <w:t xml:space="preserve">EEG based stress classification by using difference plots of variational modes and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilima Salankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/9579422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-03856-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354183v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Composite Exponential Reaching Law Based SMC with Rotating Sliding Surface Selection Mechanism for Two Level Three Phase VSI in Vehicle to Load Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asad Waqar</w:t>
+                <w:t xml:space="preserve">Epileptic Seizure Detection Using a Hybrid 1D CNN-Machine Learning Approach from EEG Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16010346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/9579422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354173v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic seizure classification using level-crossing EEG sampling and ensemble of sub-problems classifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
+                <w:t xml:space="preserve">A Composite Exponential Reaching Law Based SMC with Rotating Sliding Surface Selection Mechanism for Two Level Three Phase VSI in Vehicle to Load Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Haroon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Aamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 191, pp.116356. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16010346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356842v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Prospect of Hybrid Energy in the Cement Industry of Pakistan, Using HOMER Pro</w:t>
               </w:r>
@@ -2963,98 +2963,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su141912440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Non-Invasive Biomedical Signal Sensing and Processing with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humaira Nisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. Springer; Springer International Publishing, pp.1-373, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23239-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Acquisition Preprocessing and Feature Extraction Techniques for Biomedical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3070,186 +3199,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Non-Invasive Biomedical Signal Sensing and Processing with Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-3-031-23238-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353550v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04093706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3404,51 +3404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Sameer Alghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19560-0_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibghatulla I. Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiravan Srinivasan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Melarkode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Plawiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Basheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Waqar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehseen Ilahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Izhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Tabrez Shami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255780" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Subasi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-023-04715-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasem Abu Al-Haija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarika Khandelwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilima Salankar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Upadhyay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Haider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hanif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Alasmary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Mehmood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3274650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Lateef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alzahrani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3300228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Maher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salankar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Tadeusiewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2023.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Khan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Nizami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15217865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03856-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fawad Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9579422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Haroon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aamir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116356" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toqeer Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ullah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humaira Nisar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23239-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Sameer Alghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19560-0_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibghatulla I. Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiravan Srinivasan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Melarkode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Plawiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Basheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Waqar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehseen Ilahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Izhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Tabrez Shami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255780" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Subasi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-023-04715-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasem Abu Al-Haija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarika Khandelwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilima Salankar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Upadhyay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Haider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hanif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Alasmary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Mehmood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3274650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Lateef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alzahrani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3300228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Maher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salankar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Tadeusiewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2023.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Khan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Nizami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15217865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fawad Hussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116356" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03856-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9579422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Haroon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aamir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toqeer Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ullah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humaira Nisar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23239-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>