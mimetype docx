--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -115,502 +115,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
+                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Slama</w:t>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+                <w:t xml:space="preserve">Abdulaziz Turki Almaktoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543143v1</w:t>
+                <w:t xml:space="preserve">hal-04397360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t>
+                <w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reality and Science Fiction in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397360v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Quality Disturbances Classification Based on the Machine Learning Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Omnia Sameer Alghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research and Innovation Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19560-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389027v1</w:t>
+                <w:t xml:space="preserve">hal-04353528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Quality Disturbances Classification Based on the Machine Learning Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omnia Sameer Alghazi</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Kermali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Innovation Forum 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353528v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Assistive Fire Detection and Seeing the Invisible Through Smoke using Hyperspectral and Multi-spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahed Alboody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -683,2573 +683,2573 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmia classification using multirate processing metaheuristic optimization and variational mode decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EEG-based emotion recognition using modified covariance and ensemble classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-023-04715-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354213v1</w:t>
+                <w:t xml:space="preserve">hal-04352828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Powered Diagnosis of Skin Cancer: A Contemporary Review, Open Challenges and Future Research Directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Performance Analysis of Ultra-Wide Bandgap Power Devices-Based EV Fast Charger Using Bi-Directional Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehseen Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Izhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navneet Melarkode</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+                <w:t xml:space="preserve">Umar Tabrez Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Plawiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.1183. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.25285-25297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15041183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3255780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093088v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Energy Storage: Techniques and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Theft detection dataset for benchmarking and machine learning based classification in a smart grid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Asad Waqar</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasem Abu Al-Haija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16052271⟩</w:t>
+              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093084v1</w:t>
+                <w:t xml:space="preserve">hal-04354266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance Analysis of Ultra-Wide Bandgap Power Devices-Based EV Fast Charger Using Bi-Directional Power Converters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ECG based apnea detection by multirate processing hybrid of wavelet-empirical decomposition Hjorth features extraction and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarika Khandelwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilima Salankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyoti Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Plawiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093035v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-based emotion recognition using modified covariance and ensemble classifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Novel Integration Technique for Optimal Location &amp; Sizing of DG Units With Reconfiguration in Radial Distribution Networks Considering Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehseen Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12652-023-04715-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.123610-123624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3329704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352828v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theft detection dataset for benchmarking and machine learning based classification in a smart grid environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hanif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Alasmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qasem Abu Al-Haija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.007⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354266v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG based apnea detection by multirate processing hybrid of wavelet-empirical decomposition Hjorth features extraction and neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Efficient Approach for the Detection and Prevention of Gray-Hole Attacks in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pawel Plawiak</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Faisal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulzar Mehmood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3274650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353164v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Integration Technique for Optimal Location &amp; Sizing of DG Units With Reconfiguration in Radial Distribution Networks Considering Reliability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hanif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Alasmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3329704⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353149v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Optimal DOD and Battery Technology for Hybrid Energy Generation Models in Cement Industry Using HOMER Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hanif</w:t>
+                <w:t xml:space="preserve">Yasir Basheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Alasmary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Lateef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alzahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.81331-81347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3300228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093098v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Approach for the Detection and Prevention of Gray-Hole Attacks in VANETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hybrid EEG-fNIRS brain-computer interface based on the non-linear features extraction and stacking ensemble learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulzar Mehmood</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Salankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Tadeusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3274650⟩</w:t>
+              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.463-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbe.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098777v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network load prediction and anomaly detection using ensemble learning in 5G cellular networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arrhythmia classification using multirate processing metaheuristic optimization and variational mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibghatulla I. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathiravan Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2022.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353578v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Optimal DOD and Battery Technology for Hybrid Energy Generation Models in Cement Industry Using HOMER Pro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AI-Powered Diagnosis of Skin Cancer: A Contemporary Review, Open Challenges and Future Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navneet Melarkode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathiravan Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Alzahrani</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Plawiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3300228⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15041183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353183v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid EEG-fNIRS brain-computer interface based on the non-linear features extraction and stacking ensemble learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Survey on Energy Storage: Techniques and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Basheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.463-475. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbe.2023.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16052271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354056v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Optimal Battery Sizing in Microgrids Based on the Feature Selection and Machine Learning Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Prospect of Hybrid Energy in the Cement Industry of Pakistan, Using HOMER Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Basheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajra Khan</w:t>
+                <w:t xml:space="preserve">Toqeer Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Nizami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moez Krichen</w:t>
+                <w:t xml:space="preserve">Nasim Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (21), pp.7865. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.12440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15217865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su141912440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354224v1</w:t>
+                <w:t xml:space="preserve">hal-04354237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic seizure classification using level-crossing EEG sampling and ensemble of sub-problems classifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EEG based stress classification by using difference plots of variational modes and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilima Salankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-03856-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356842v1</w:t>
+                <w:t xml:space="preserve">hal-04356828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG based stress classification by using difference plots of variational modes and machine learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epileptic Seizure Detection Using a Hybrid 1D CNN-Machine Learning Approach from EEG Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-03856-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/9579422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356828v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic Seizure Detection Using a Hybrid 1D CNN-Machine Learning Approach from EEG Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Composite Exponential Reaching Law Based SMC with Rotating Sliding Surface Selection Mechanism for Two Level Three Phase VSI in Vehicle to Load Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Haroon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Aamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Waqar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/9579422⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16010346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354183v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Composite Exponential Reaching Law Based SMC with Rotating Sliding Surface Selection Mechanism for Two Level Three Phase VSI in Vehicle to Load Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epileptic seizure classification using level-crossing EEG sampling and ensemble of sub-problems classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Fawad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.346. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.116356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16010346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354173v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Prospect of Hybrid Energy in the Cement Industry of Pakistan, Using HOMER Pro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyzing Optimal Battery Sizing in Microgrids Based on the Feature Selection and Machine Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Nizami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Waqar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nasim Ullah</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (19), pp.12440. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (21), pp.7865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su141912440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15217865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354237v1</w:t>
+                <w:t xml:space="preserve">hal-04354224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signal Acquisition Preprocessing and Feature Extraction Techniques for Biomedical Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Non-Invasive Biomedical Signal Sensing and Processing with Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-3-031-23238-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Non-Invasive Biomedical Signal Sensing and Processing with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humaira Nisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamit Subasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. Springer; Springer International Publishing, pp.1-373, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23239-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humaira Nisar</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04093706v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04353550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3404,51 +3404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Sameer Alghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19560-0_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibghatulla I. Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiravan Srinivasan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Melarkode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Plawiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Basheer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Waqar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehseen Ilahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Izhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Tabrez Shami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255780" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Subasi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-023-04715-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasem Abu Al-Haija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarika Khandelwa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilima Salankar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Upadhyay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Haider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hanif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Alasmary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Mehmood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3274650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Lateef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alzahrani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3300228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Maher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salankar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Tadeusiewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2023.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Khan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Nizami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15217865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fawad Hussain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116356" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03856-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9579422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Haroon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aamir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toqeer Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ullah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humaira Nisar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23239-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Sameer Alghazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19560-0_13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Subasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-023-04715-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehseen Ilahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Izhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Tabrez Shami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Mihoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Krichen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasem Abu Al-Haija" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarika Khandelwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilima Salankar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Upadhyay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Plawiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Haider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hanif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Alasmary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.10.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Malik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Khan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Faisal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Mehmood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3274650" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Basheer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Waqar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Lateef" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alzahrani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3300228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Maher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salankar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Tadeusiewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2023.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibghatulla I. Khan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiravan Srinivasan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2022.05.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Melarkode" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041183" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052271" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toqeer Ahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Ullah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141912440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03856-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fawad Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/9579422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Haroon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aamir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116356" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Nizami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15217865" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humaira Nisar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23239-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>