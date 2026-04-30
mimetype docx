--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -773,352 +773,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of impact deformation of elastic-perfectly plastic particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit total Lagrangian material point method with implicit frictional-contact model for soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-024-00742-x⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-024-01438-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799795v1</w:t>
+                <w:t xml:space="preserve">hal-04613850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit total Lagrangian material point method with implicit frictional-contact model for soft granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact networks and force transmission in aggregates of hexapod-shaped particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-024-01438-y⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (16), pp.3411-3424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01762A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613850v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact networks and force transmission in aggregates of hexapod-shaped particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
+                <w:t xml:space="preserve">Analysis of impact deformation of elastic-perfectly plastic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Saifoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (16), pp.3411-3424. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM01762A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-024-00742-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563734v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into tableted pellets by combining X-ray micro-computed tomography and experimental compaction</w:t>
               </w:r>
@@ -1215,378 +1215,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of particle compressibility on structural and mechanical properties of compressed soft granular materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the compaction of plastic particle packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104201⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-021-00391-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986888v1</w:t>
+                <w:t xml:space="preserve">hal-03182105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of soft granular materials: uniaxial compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of particle compressibility on structural and mechanical properties of compressed soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media, 249, pp.05008. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453948v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the compaction of plastic particle packings</w:t>
+                <w:t xml:space="preserve">Rheology of soft granular materials: uniaxial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.45-52. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media, 249, pp.05008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-021-00391-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182105v1</w:t>
+                <w:t xml:space="preserve">hal-03453948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive rheology of complex granular flows</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesive Powder Flow: Trends and Challenges in Characterisation and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Pasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of elastic granular materials: inter-particles friction effects and plastic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of the compaction of assemblies of rubberlike particles: A quantitative comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Field in Diametrically Loaded Soft Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,295 +2683,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength of wet particle agglomerates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Izard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863416v1</w:t>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
+                <w:t xml:space="preserve">Mechanical strength of wet particle agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
               </w:r>
@@ -3091,51 +3091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dense packing of highly deformed grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,261 +3570,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive failure of composites: A computational homogenization approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale computational homogenization of heterogeneous shells at small strains with extensions to finite displacements and buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (4), pp.236-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134132v1</w:t>
+                <w:t xml:space="preserve">hal-01165988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale computational homogenization of heterogeneous shells at small strains with extensions to finite displacements and buckling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive failure of composites: A computational homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 104 (4), pp.236-259. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.60-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165988v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale approach for the vibration analysis of heterogeneous materials: Application to passive damping</w:t>
               </w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (4), pp.725-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,64 +3940,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of instabilities in heterogeneous materials using ANM and multilevel FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (1), pp.77-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4173,64 +4173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Finite Element Approach for Buckling Analysis of Elastoplastic Long Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel computational strategy for handling microscopic and macroscopic instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4420,388 +4420,388 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soft granular materials under compaction: cohesion and strain rate effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de taille finie dans la simulation du comportement d'assemblages de grains élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968510v1</w:t>
+                <w:t xml:space="preserve">hal-04968594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of cohesive strength by the joint effects of interlocking and cohesive interactions in aggregates of nonconvex particles</w:t>
+                <w:t xml:space="preserve">Modeling soft granular materials under compaction: cohesion and strain rate effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th ALERT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968467v1</w:t>
+                <w:t xml:space="preserve">hal-04968510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect on soft granular materials under compaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of cohesive strength by the joint effects of interlocking and cohesive interactions in aggregates of nonconvex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Mechanics of Materials Conference (EMMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">35th ALERT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595871v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de taille finie dans la simulation du comportement d'assemblages de grains élastiques</w:t>
+                <w:t xml:space="preserve">Finite size effect on soft granular materials under compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
@@ -4819,315 +4819,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19. European Mechanics of Materials Conference (EMMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968594v1</w:t>
+                <w:t xml:space="preserve">hal-04595871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing and strength properties of agglomerates of platelet particles</w:t>
+                <w:t xml:space="preserve">Influence of microstructure and interlocking on mechanical behavior of agglomerates of hexapod-shaped particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EMMC19–19th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999130v1</w:t>
+                <w:t xml:space="preserve">hal-04968231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure and interlocking on mechanical behavior of agglomerates of hexapod-shaped particles</w:t>
+                <w:t xml:space="preserve">Packing and strength properties of agglomerates of platelet particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC19–19th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968231v1</w:t>
+                <w:t xml:space="preserve">hal-04999130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a polyhedral DEM method for simulating the relocation of nuclear fuel during a LOCA</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5539,243 +5539,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft cohesive particules under compaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Hexapod particles: Random close packing texture and mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
+              <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182480v1</w:t>
+                <w:t xml:space="preserve">hal-04996827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexapod particles: Random close packing texture and mechanical behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
+                <w:t xml:space="preserve">Soft cohesive particules under compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
+              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996827v1</w:t>
+                <w:t xml:space="preserve">hal-04182480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure effect on the mechanical behaviour of nuclear powder agglomerates Experimental and numerical DEM approach</w:t>
               </w:r>
@@ -5938,51 +5938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6001,135 +6001,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+                <w:t xml:space="preserve">Continuum modeling for granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Advanced Virtual Course on Modeling Granular Processes for Energy and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182307v1</w:t>
+                <w:t xml:space="preserve">hal-04966581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to deformable particle modelling</w:t>
               </w:r>
@@ -6178,96 +6139,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modeling for granular materials</w:t>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Virtual Course on Modeling Granular Processes for Energy and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966581v1</w:t>
+                <w:t xml:space="preserve">hal-04182307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of deformable granular media</w:t>
               </w:r>
@@ -6463,51 +6463,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
+                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -6515,466 +6515,518 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941598v1</w:t>
+                <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of heterogeneous materials by Peridynamic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of highly deformable particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">In 8th International Conference on Discrete Element Methods (DEM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966592v1</w:t>
+                <w:t xml:space="preserve">hal-04966591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+                <w:t xml:space="preserve">Strength and fracture of heterogeneous materials by Peridynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966606v1</w:t>
+                <w:t xml:space="preserve">hal-04966592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of highly deformable particle systems subjected to uni-axial compression</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Powders and Granular Materials: Challenges and Future Trends (PGM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966587v1</w:t>
+                <w:t xml:space="preserve">hal-02941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation of wet granular media</w:t>
+                <w:t xml:space="preserve">Compaction modelling of soft particle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Compaction Simulation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967136v1</w:t>
+                <w:t xml:space="preserve">hal-02941711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7029,502 +7081,437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
+                <w:t xml:space="preserve">Granulation of wet granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Frank</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966610v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction modelling of soft particle materials</w:t>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compaction Simulation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941711v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of wet agglomerates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of highly deformable particle systems subjected to uni-axial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">In Powders and Granular Materials: Challenges and Future Trends (PGM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929527v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929507v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
               </w:r>
@@ -7549,51 +7536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7625,731 +7612,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation of wet granular media in rotating drum</w:t>
+                <w:t xml:space="preserve">Numerical modeling of wet agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929932v1</w:t>
+                <w:t xml:space="preserve">hal-02929527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulations of granulation process in 3D rotating drum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929523v1</w:t>
+                <w:t xml:space="preserve">hal-02929507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ductile behaviour and microstructure of wet agglomerates</w:t>
+                <w:t xml:space="preserve">Granulation of wet granular media in rotating drum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940156v1</w:t>
+                <w:t xml:space="preserve">hal-02929932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ductile behaviour and microstructure of wet agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930365v1</w:t>
+                <w:t xml:space="preserve">hal-02940156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of highly deformable particle systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+                <w:t xml:space="preserve">DEM simulations of granulation process in 3D rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 8th International Conference on Discrete Element Methods (DEM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966591v1</w:t>
+                <w:t xml:space="preserve">hal-02929523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics of the granulation process in wet granular flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+                <w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute (EMI) Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dartmouth, United States</w:t>
+              <w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815803v1</w:t>
+                <w:t xml:space="preserve">hal-01918035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
               </w:r>
@@ -8437,152 +8437,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Micromechanics of the granulation process in wet granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute (EMI) Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dartmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918035v1</w:t>
+                <w:t xml:space="preserve">hal-01815803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling deformable granular materials using Material Point Method</w:t>
               </w:r>
@@ -8791,883 +8791,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of granular materials composed of deformable particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jaimes Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714005013⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595248v1</w:t>
+                <w:t xml:space="preserve">hal-01594572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Compaction of granular materials composed of deformable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714005013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499266v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of wet agglomerates of spherical particles: effects of friction and size distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563611v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular materials in rotating drum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+                <w:t xml:space="preserve">Contact entre particules déformables : de la limite de Hertz aux grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; grains 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772261v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact entre particules déformables : de la limite de Hertz aux grandes déformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Agglomeration of wet granular materials in rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Powders &amp; grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465268v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
+                <w:t xml:space="preserve">Strength of wet agglomerates of spherical particles: effects of friction and size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772275v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594572v1</w:t>
+                <w:t xml:space="preserve">hal-01772275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filter-based computational homogenization for nonlinear heterogeneous cellular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9686,51 +9686,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
+                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -9748,97 +9748,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837462v1</w:t>
+                <w:t xml:space="preserve">hal-01516449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
+                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -9856,73 +9856,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516449v1</w:t>
+                <w:t xml:space="preserve">hal-01837462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of shells with heterogeneous micro and nano structures</w:t>
               </w:r>
@@ -9947,51 +9947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10327,51 +10327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses multi-échelles du premier et du second ordre des instabilités dans les matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10409,90 +10409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle des instabilités à l'aide d'une formulation tridimensionnelle de coque mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10727,230 +10727,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux hyperélastique et Méthodes Asymptotique Numérique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Réduction de modèles éléments finis pour les vibrations non linéaires. Application à des nano-structures piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592885v1</w:t>
+                <w:t xml:space="preserve">hal-00592724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèles éléments finis pour les vibrations non linéaires. Application à des nano-structures piézoélectriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+                <w:t xml:space="preserve">Matériaux hyperélastique et Méthodes Asymptotique Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592724v1</w:t>
+                <w:t xml:space="preserve">hal-00592885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale microbuckling analysis of elastoplastic long fiber composites</w:t>
               </w:r>
@@ -10962,51 +10962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11057,64 +11057,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelles du flambage des matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11165,64 +11165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique multiéchelle pour l’analyse du microflambage des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11260,51 +11260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Buckling Analysis of Heterogeneous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,51 +11413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM modeling of U-PuO2 agglomerates for nuclear fuel manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieu-Duy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnouin L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12119,151 +12119,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction and shearing of soft-particle granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Effect of raw material properties on iron ores granulation: experimental study and analysis of granules breakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric van Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568135v1</w:t>
+                <w:t xml:space="preserve">hal-01602212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12322,182 +12339,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference session Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Easton, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of raw material properties on iron ores granulation: experimental study and analysis of granules breakage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric van Loo</w:t>
+                <w:t xml:space="preserve">Compaction and shearing of soft-particle granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602212v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ultrasoft-particle media</w:t>
               </w:r>
@@ -12839,51 +12839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation Asymptotique Numérique à deux échelles, homogénéisation non linéaire et instabilités micro-macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13593,51 +13593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Ayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Duy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Saifoori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Hosseinhashemi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alasossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schilde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2025.104780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-024-00742-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01438-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01762A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boudina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.117083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00391-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15263-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Pasha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguang Nan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzino Vivacqua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2020018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01947B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0689-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mohri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Damil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Braikat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4927" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Attipou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.727350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0531-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSK2GT7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v8.i3.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968510v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182480v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05508097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Philippe Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sad Saoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592885v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnouin L." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecoq S." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegri P." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602212v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Loo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ046S" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03009469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01767718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Ayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Duy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Saifoori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Hosseinhashemi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alasossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schilde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2025.104780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01438-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01762A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-024-00742-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boudina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.117083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00391-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15263-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Pasha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguang Nan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzino Vivacqua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2020018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01947B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0689-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mohri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Damil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Braikat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4927" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Attipou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.727350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0531-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSK2GT7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v8.i3.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05508097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Philippe Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941711v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967136v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929527v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929932v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563611v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sad Saoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnouin L." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecoq S." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegri P." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Loo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ046S" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03009469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01767718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>