--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1215,793 +1215,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the compaction of plastic particle packings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of particle compressibility on structural and mechanical properties of compressed soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-021-00391-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182105v1</w:t>
+                <w:t xml:space="preserve">hal-02986888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of particle compressibility on structural and mechanical properties of compressed soft granular materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of soft granular materials: uniaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146, pp.104201. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media, 249, pp.05008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986888v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of soft granular materials: uniaxial compression</w:t>
+                <w:t xml:space="preserve">Modelling the compaction of plastic particle packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media, 249, pp.05008. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-021-00391-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453948v1</w:t>
+                <w:t xml:space="preserve">hal-03182105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive rheology of complex granular flows</w:t>
+                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15263-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.022906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540059v1</w:t>
+                <w:t xml:space="preserve">hal-02918592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohesive Powder Flow: Trends and Challenges in Characterisation and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Frank</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenguang Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzino Vivacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
+              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02918592v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive Powder Flow: Trends and Challenges in Characterisation and Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive rheology of complex granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Hare</w:t>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzino Vivacqua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37, pp.3-18. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14356/kona.2020018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02370183v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of elastic granular materials: inter-particles friction effects and plastic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of wet agglomerates inside inertial shear flow of dry granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of the compaction of assemblies of rubberlike particles: A quantitative comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Field in Diametrically Loaded Soft Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2425,77 +2425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration of wet particles in dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,51 +2572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel implicit contact algorithm for soft particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical strength of wet particle agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,51 +3009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 175, pp.141-147. </w:t>
@@ -3091,51 +3091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dense packing of highly deformed grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,378 +3453,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit frictional-contact model for soft particle systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale computational homogenization of heterogeneous shells at small strains with extensions to finite displacements and buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (4), pp.236-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223541v1</w:t>
+                <w:t xml:space="preserve">hal-01165988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale computational homogenization of heterogeneous shells at small strains with extensions to finite displacements and buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive failure of composites: A computational homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 104 (4), pp.236-259. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.60-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165988v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive failure of composites: A computational homogenization approach</w:t>
+                <w:t xml:space="preserve">Implicit frictional-contact model for soft particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 127, pp.60-68. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.72-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134132v1</w:t>
+                <w:t xml:space="preserve">hal-01223541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale approach for the vibration analysis of heterogeneous materials: Application to passive damping</w:t>
               </w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (4), pp.725-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,64 +3940,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of instabilities in heterogeneous materials using ANM and multilevel FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (1), pp.77-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4173,64 +4173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Finite Element Approach for Buckling Analysis of Elastoplastic Long Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel computational strategy for handling microscopic and macroscopic instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,273 +6001,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modeling for granular materials</w:t>
+                <w:t xml:space="preserve">Introduction to deformable particle modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Virtual Course on Modeling Granular Processes for Energy and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GLASGOW COMPUTATIONAL ENGINEERING CENTRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966581v1</w:t>
+                <w:t xml:space="preserve">hal-04966573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to deformable particle modelling</w:t>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLASGOW COMPUTATIONAL ENGINEERING CENTRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966573v1</w:t>
+                <w:t xml:space="preserve">hal-04182307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+                <w:t xml:space="preserve">Continuum modeling for granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Advanced Virtual Course on Modeling Granular Processes for Energy and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182307v1</w:t>
+                <w:t xml:space="preserve">hal-04966581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of deformable granular media</w:t>
               </w:r>
@@ -6387,51 +6387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6463,1798 +6463,1798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
+                <w:t xml:space="preserve">Compaction modelling of soft particle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Compaction Simulation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930365v1</w:t>
+                <w:t xml:space="preserve">hal-02941711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of highly deformable particle systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 8th International Conference on Discrete Element Methods (DEM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966591v1</w:t>
+                <w:t xml:space="preserve">hal-02929515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of heterogeneous materials by Peridynamic simulations</w:t>
+                <w:t xml:space="preserve">Granulation of wet granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966592v1</w:t>
+                <w:t xml:space="preserve">hal-04967136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941598v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction modelling of soft particle materials</w:t>
+                <w:t xml:space="preserve">Behavior of highly deformable particle systems subjected to uni-axial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compaction Simulation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">In Powders and Granular Materials: Challenges and Future Trends (PGM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941711v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929515v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation of wet granular media</w:t>
+                <w:t xml:space="preserve">Strength and fracture of heterogeneous materials by Peridynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967136v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966606v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of highly deformable particle systems subjected to uni-axial compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Powders and Granular Materials: Challenges and Future Trends (PGM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpelier, France</w:t>
+              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966587v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of wet agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966610v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967112v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of wet agglomerates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Granulation of wet granular media in rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929527v1</w:t>
+                <w:t xml:space="preserve">hal-02929932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">The ductile behaviour and microstructure of wet agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929507v1</w:t>
+                <w:t xml:space="preserve">hal-02940156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation of wet granular media in rotating drum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">DEM simulations of granulation process in 3D rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929932v1</w:t>
+                <w:t xml:space="preserve">hal-02929523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ductile behaviour and microstructure of wet agglomerates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940156v1</w:t>
+                <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulations of granulation process in 3D rotating drum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Numerical investigation of highly deformable particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">In 8th International Conference on Discrete Element Methods (DEM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929523v1</w:t>
+                <w:t xml:space="preserve">hal-04966591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8469,51 +8469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulations of the granulation of wet granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8791,883 +8791,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compaction of granular materials composed of deformable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008020⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594572v1</w:t>
+                <w:t xml:space="preserve">hal-01595248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of granular materials composed of deformable particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595248v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact entre particules déformables : de la limite de Hertz aux grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499266v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact entre particules déformables : de la limite de Hertz aux grandes déformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Agglomeration of wet granular materials in rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Powders &amp; grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465268v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular materials in rotating drum</w:t>
+                <w:t xml:space="preserve">Strength of wet agglomerates of spherical particles: effects of friction and size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; grains 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772261v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of wet agglomerates of spherical particles: effects of friction and size distribution</w:t>
+                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563611v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jaimes Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772275v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filter-based computational homogenization for nonlinear heterogeneous cellular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9686,51 +9686,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
+                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -9748,97 +9748,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516449v1</w:t>
+                <w:t xml:space="preserve">hal-01837462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
+                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -9856,73 +9856,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837462v1</w:t>
+                <w:t xml:space="preserve">hal-01516449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of shells with heterogeneous micro and nano structures</w:t>
               </w:r>
@@ -9947,51 +9947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10010,489 +10010,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Calcul de vibrations non linéaires de micro/nano-structures piézoélectriques stratifiées par modèles réduits avec correction quasi-statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844215v1</w:t>
+                <w:t xml:space="preserve">hal-01399615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie numérique pour modéliser des plis dans les membranes minces</w:t>
+                <w:t xml:space="preserve">Analyses multi-échelles du premier et du second ordre des instabilités dans les matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717825v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de vibrations non linéaires de micro/nano-structures piézoélectriques stratifiées par modèles réduits avec correction quasi-statique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399615v1</w:t>
+                <w:t xml:space="preserve">hal-00844215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multi-échelles du premier et du second ordre des instabilités dans les matériaux hétérogènes</w:t>
+                <w:t xml:space="preserve">Stratégie numérique pour modéliser des plis dans les membranes minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Sad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722098v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle des instabilités à l'aide d'une formulation tridimensionnelle de coque mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10511,312 +10511,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of materials with local and global instabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Potier-Ferry</w:t>
+                <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of piezoelectric layered beams with applications to MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech colloquium 537 "Multiscale Computational Homogenization of Heterogeneous structures and materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marne-la-Vallée, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures, ICNMMCS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711515v1</w:t>
+                <w:t xml:space="preserve">hal-03179583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of piezoelectric layered beams with applications to MEMS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+                <w:t xml:space="preserve">Computational homogenization of materials with local and global instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures, ICNMMCS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Euromech colloquium 537 "Multiscale Computational Homogenization of Heterogeneous structures and materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marne-la-Vallée, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179583v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles éléments finis pour les vibrations non linéaires. Application à des nano-structures piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10867,51 +10867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10930,299 +10930,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale microbuckling analysis of elastoplastic long fiber composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Analyse multi-échelles du flambage des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Potier-Ferry</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Solid Mechanics Conference (ESMC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbon, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717672v1</w:t>
+                <w:t xml:space="preserve">hal-01393695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelles du flambage des matériaux hétérogènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Multiscale microbuckling analysis of elastoplastic long fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">7th European Solid Mechanics Conference (ESMC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbon, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393695v1</w:t>
+                <w:t xml:space="preserve">hal-00717672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique multiéchelle pour l’analyse du microflambage des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11260,51 +11260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Buckling Analysis of Heterogeneous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11519,273 +11519,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation of wet granular medium in rotating drum</w:t>
+                <w:t xml:space="preserve">Modélisation péridynamique du comportement à la rupture de mousses solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland. pp.20</w:t>
+              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939563v1</w:t>
+                <w:t xml:space="preserve">hal-02931636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation péridynamique du comportement à la rupture de mousses solides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Granulation of wet granular medium in rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931636v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
               </w:r>
@@ -11797,51 +11797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11892,64 +11892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomerates of wet particles: effect of size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12119,385 +12119,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of raw material properties on iron ores granulation: experimental study and analysis of granules breakage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric van Loo</w:t>
+                <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference session Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Easton, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602212v1</w:t>
+                <w:t xml:space="preserve">hal-01568873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction and shearing of soft-particle granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference session Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Easton, United States. 2016</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568873v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction and shearing of soft-particle granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Effect of raw material properties on iron ores granulation: experimental study and analysis of granules breakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric van Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568135v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ultrasoft-particle media</w:t>
               </w:r>
@@ -12839,51 +12839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation Asymptotique Numérique à deux échelles, homogénéisation non linéaire et instabilités micro-macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12998,51 +12998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13593,51 +13593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Ayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Duy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Saifoori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Hosseinhashemi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alasossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schilde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2025.104780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01438-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01762A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-024-00742-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boudina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.117083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00391-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15263-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Pasha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguang Nan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzino Vivacqua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2020018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01947B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0689-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mohri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Damil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Braikat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4927" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Attipou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.727350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0531-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSK2GT7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v8.i3.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05508097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Philippe Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941711v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967136v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929527v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929932v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563611v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sad Saoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnouin L." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecoq S." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegri P." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Loo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ046S" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03009469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01767718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Ayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Duy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Saifoori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Hosseinhashemi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alasossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schilde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2025.104780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01438-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01762A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-024-00742-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boudina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.117083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00391-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Pasha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguang Nan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzino Vivacqua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2020018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15263-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01947B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0689-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mohri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Damil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Braikat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4927" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Attipou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.727350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0531-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NSK2GT7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v8.i3.50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968231v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bessiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05508097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Philippe Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577597v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sad Saoud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393695v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnouin L." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecoq S." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegri P." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602212v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Loo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ046S" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03009469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01767718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>