--- v0 (2026-03-16)
+++ v1 (2026-05-25)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Safaa Al-Ali </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postdoc researcher at Centre Inria d'Université Côte d'Azur, Sophia Antipolis</w:t>
+        <w:t xml:space="preserve">Postdoc researcher at the University of Bordeaux, Institut de Mathématiques de Bordeaux (IMB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -597,722 +597,1048 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring inflammation spread rates in inflammatory bowel diseases using traveling wave solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Al-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Li-Thiao-Té</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ogier-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Channel Causal Variational Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Al-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Balelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of bleeding and ulcers in endoscopic videos for ulcerative colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Al-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Li-Thiao-Té</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Zaag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Electromechanical Model Sensitivity Analysis using Causal Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Balelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH 2025 - 13th Functional Imaging and Modeling of the Heart International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Radomír Chabiniok, Jun 2025, Dallas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YOUR-Lead: YOLO and U-Net for Reconstruction of ECG Lead Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Morier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Al-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Computing in Cardiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Karlsruhe (Germany), Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/CinC.2024.372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Ionic Current Blockades and Electromechanical Biomarkers’ Interrelations Through a Novel Multi-Channel Causal Variational Autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria T Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Trénor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Balelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Computing in Cardiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Karlsruhe (Germany), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/CinC.2024.408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607082v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A causal discovery approach for streamline ion channels selection to improve drug-induced TdP risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Llopis-Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Trénor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Computing in Cardiology (CinC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Atlanta (GA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22489/CinC.2023.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P015 Detection of endoscopic lesions from limited quality annotations in colonoscopy videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chaussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Li-Thiao-Té</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É Ogier-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Percy-Du-Sert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual, Austria. pp.i142-i144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab232.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ambiguity Cluster on Quality Improvement in Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1331,70 +1657,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Chakik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCVISP- International Conference on Computer Vision, Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1073446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1404,471 +1730,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality: fundamental principles and tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Balelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trustworthy AI in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 14, Elsevier, pp.297-314, 2024, 978-0-443-23761-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-44-323761-4.00026-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831368v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-03418329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of chronic inflammatory bowel diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Al Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Nord - Paris XIII, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022PA131013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03925285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2015,51 +2133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/safaa-al-ali" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Al-Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2026.104995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chaussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Li-Thiao-T&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ogier-Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percy-Du-Sert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gidisord6010020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ogier-Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izac015.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Chakik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJFCC.2013.V2.153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121540v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Morier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607082v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Tr&#233;nor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llopis-Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2023.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chaussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Ogier-Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Percy-Du-Sert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab232.144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1073446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00026-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03925285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Al Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA131013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/safaa-al-ali" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Al-Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Balelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2026.104995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chaussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Li-Thiao-T&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ogier-Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percy-Du-Sert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gidisord6010020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ogier-Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izac015.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Chakik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJFCC.2013.V2.153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Bouhnik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121540v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Morier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607082v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T Mora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Tr&#233;nor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.408" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llopis-Lorente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2023.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chaussard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Ogier-Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Percy-Du-Sert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab232.144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1073446" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-323761-4.00026-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03925285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Al Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA131013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>