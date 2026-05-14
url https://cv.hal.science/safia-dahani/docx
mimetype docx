--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -91,1431 +91,1431 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FN-RN. Penser la banalisation de l’extrême droite</w:t>
+                <w:t xml:space="preserve">How did we get here? Perspectives on the normalization of the far right in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Transcript Verlag. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Mario Faust-Scalisi, Susan Arndt (eds.), Countering the Far Right in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-3-8376-7861-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399129v1</w:t>
+                <w:t xml:space="preserve">hal-05399138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extrême droite peut-elle mobiliser la société civile ?</w:t>
+                <w:t xml:space="preserve">D’un parti à l’autre. Inconstances politiques, reconversions partisanes et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05399131v1</w:t>
+              <w:t xml:space="preserve">Sociologie politique du Rassemblement National: enquêtes de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rassemblement National 2.0. Entre professionnalisation de la communication numérique et recherche d’attention journalistique</w:t>
+                <w:t xml:space="preserve">« Un parti si peu populaire. Sur quelques logiques de représentation des classes populaire parmi les dirigeants du Rassemblement National »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauger (G.), Pelletier (W.), (dir.), Editions du Croquant. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04760287v1</w:t>
+              <w:t xml:space="preserve">Les classes populaires et le FN. Explications de vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782365123891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter en soi et contre les autres. Altérisation raciale et appartenance de classe dans le 18e arrondissement de Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Dahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Barrault-Stella, Clémentine Berjaud et Anne-France Taiclet (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03085755v1</w:t>
+              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-206, 2022, 9782365123594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alignement des réceptions</w:t>
+                <w:t xml:space="preserve">Quand le quartier produit de l’altérisation raciale : ségrégation et divisions politiques en milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Berjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Barrault-Stella; Clémentine Berjaud; Anne France Taiclet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03714993v1</w:t>
+              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, 2022, Hors Collection, 9782365123594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques électorales entre classe, genre et race</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+                <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Barrault-Stella; Clémentine Berjaud; Anne France Taiclet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04006408v1</w:t>
+              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, 2022, 9782365123594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une médiatisation à plusieurs visages : le cas des dirigeants du Front National »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Dahani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desrumaux Clément et Nollet Jérémie (dir.), Un capital médiatique ? Usages et légitimation de la médiatisation en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instabilité des soutiens populaires à E. Macron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Dahani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Dolez; Julien Fretel; Rémi Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise Macron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.173-184, 2019, Collection Libres cours Politique, 9782706145612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.dolez.2019.01.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did we get here? Perspectives on the normalization of the far right in France</w:t>
+                <w:t xml:space="preserve">L’extrême droite peut-elle mobiliser la société civile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mario Faust-Scalisi, Susan Arndt (eds.), Countering the Far Right in Europe and Beyond</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05399138v1</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 66 (1), pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.066.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un parti à l’autre. Inconstances politiques, reconversions partisanes et professionnalisation</w:t>
+                <w:t xml:space="preserve">FN-RN. Penser la banalisation de l’extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie politique du Rassemblement National: enquêtes de terrain</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04760313v1</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 66 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.066.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un parti si peu populaire. Sur quelques logiques de représentation des classes populaire parmi les dirigeants du Rassemblement National »</w:t>
+                <w:t xml:space="preserve">Le Rassemblement National 2.0. Entre professionnalisation de la communication numérique et recherche d’attention journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les classes populaires et le FN. Explications de vote</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04760327v1</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/wbka⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le quartier produit de l’altérisation raciale : ségrégation et divisions politiques en milieux populaires</w:t>
+                <w:t xml:space="preserve">Voter en soi et contre les autres. Altérisation raciale et appartenance de classe dans le 18e arrondissement de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Berjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Taiclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04008680v1</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Affinités électorales, 2-3 (232-233), pp.30-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.232.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03085755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alignement des réceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...42 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04989816v1</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (3), pp.77-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.116.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques électorales entre classe, genre et race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Baloge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Challier</w:t>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
-[...109 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (40), pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.040.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-04008366v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1626,259 +1626,259 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les “cols blancs” des grands groupes industriels et la (non) politisation de l’espace professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une institutionnalisation dans la tradition. Sociologie d'un parti patrimonial, le Front National.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Dahani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Université Toulouse Capitole, 2022. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Pagiusco</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014086v1</w:t>
+                <w:t xml:space="preserve">tel-04760297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une institutionnalisation dans la tradition. Sociologie d'un parti patrimonial, le Front National.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les “cols blancs” des grands groupes industriels et la (non) politisation de l’espace professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Pagiusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Étude « Sociabilités et rapports au politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04760297v1</w:t>
+                <w:t xml:space="preserve">hal-05014086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2166,51 +2166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/wbka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2019.01.0173" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Pagiusco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04760297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Ghorbanzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mangon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Vauchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2019.01.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.066.0008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/wbka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04760297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Pagiusco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Ghorbanzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mangon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Vauchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>